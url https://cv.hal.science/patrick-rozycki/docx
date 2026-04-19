--- v0 (2026-03-28)
+++ v1 (2026-04-19)
@@ -1101,248 +1101,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Determination of the Fatigue Limit by the Simulation of Self-Heating Test by the Collaborative Model Based On the Fractional Derivative Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of various indicators to determine the fatigue limit for woven carbon/epoxy composites under self heating methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+                <w:t xml:space="preserve">Deepika Sudevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 213, pp.192-206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2018.02.021⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 213, pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2018.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919306v1</w:t>
+                <w:t xml:space="preserve">hal-02443141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of various indicators to determine the fatigue limit for woven carbon/epoxy composites under self heating methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid Determination of the Fatigue Limit by the Simulation of Self-Heating Test by the Collaborative Model Based On the Fractional Derivative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepika Sudevan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+                <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 213, pp.161-172. </w:t>
+              <w:t xml:space="preserve">, 2018, 213, pp.192-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2018.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2018.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443141v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du crash et du thermo-estampage d'une pièce en composite à matrice thermoplastique</w:t>
               </w:r>
@@ -1432,77 +1432,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des mécanismes d’hystérésis des composites tissés à l’aide d’un modèle collaboratif élasto-plastique endommageable à dérivées fractionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1561,90 +1561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis behaviour modelling of woven composite using a collaborative elastoplastic damage model with fractional derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 158, pp.101-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1821,51 +1821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2810,234 +2810,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational methods for predicting impact damage in composite structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony K. Pickett</w:t>
+                <w:t xml:space="preserve">Dimensionnement en dynamique rapide de multi-matériaux utilisés en aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0266-3538(01)00111-7⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2 (1), pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1296-2139(00)01079-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005986v1</w:t>
+                <w:t xml:space="preserve">hal-01006749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement en dynamique rapide de multi-matériaux utilisés en aéronautique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Coutellier</w:t>
+                <w:t xml:space="preserve">Computational methods for predicting impact damage in composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair F. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony K. Pickett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 61 (15), pp.2183-2192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-3538(01)00111-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1296-2139(00)01079-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006749v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-layered multi-material finite element for crashworthiness studies</w:t>
               </w:r>
@@ -3476,433 +3476,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effects on bolted composite joints subjected to preload</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification du comportement quasi statique avec prise en compte des conditions environnementales d'un composite tissé thermoplastique par homogénéisation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auger</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Adboul Mbacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM22 - 22nd International Conference on Composite Materials 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443124v1</w:t>
+                <w:t xml:space="preserve">hal-02420751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement quasi statique avec prise en compte des conditions environnementales d'un composite tissé thermoplastique par homogénéisation numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration de bio-composites hybride à matrice thermoplastique : formulation optimale et modélisation du comportement dynamique en vue d'une application pour pièces de structure dans l'automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Guerfala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Adboul Mbacke</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420751v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de bio-composites hybride à matrice thermoplastique : formulation optimale et modélisation du comportement dynamique en vue d'une application pour pièces de structure dans l'automobile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the quasi-static behavior of a woven composite sentitive to the environmental conditions using numercial homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Adboul Mbacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Dau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">ICCM22 - 22nd International Conference on Composite Materials 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420711v1</w:t>
+                <w:t xml:space="preserve">hal-02443122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the quasi-static behavior of a woven composite sentitive to the environmental conditions using numercial homogenization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental effects on bolted composite joints subjected to preload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anh Tuan Dau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM22 - 22nd International Conference on Composite Materials 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443122v1</w:t>
+                <w:t xml:space="preserve">hal-02443124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new constitutive model for thermoplastic copolyester materials</w:t>
               </w:r>
@@ -4262,230 +4262,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a constitutive equation for fatigue and self-heating analysis of thermoplastic copolyester</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Homogenization of a glass-PA66 Fabric Composite Behavior for crash studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Adboul Mbacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Dau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443114v1</w:t>
+                <w:t xml:space="preserve">hal-02443111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Homogenization of a glass-PA66 Fabric Composite Behavior for crash studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a constitutive equation for fatigue and self-heating analysis of thermoplastic copolyester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anh Tuan Dau</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24-28</w:t>
+              <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443111v1</w:t>
+                <w:t xml:space="preserve">hal-02443114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of mechanical performances of composite assemblies in a hygro-thermo-mechanical environment</w:t>
               </w:r>
@@ -4881,77 +4881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la sensibilité à la vitesse de déformation des matériaux composites à l'aide d'une approche aux dérivées fractionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4983,882 +4983,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d'éprouvettes composites carbone-époxy tissés soumises à un impact basse énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the fatigue limit for carbon/epoxy composite with a centre hole through self-heating methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Sudevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621545v1</w:t>
+                <w:t xml:space="preserve">hal-02443133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the fatigue limit for carbon/epoxy composite with a centre hole through self-heating methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d'éprouvettes composites carbone-époxy tissés soumises à un impact basse énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepika Sudevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Material</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443133v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a metal-thermoplastic composite assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de lois de comportement de composites à matrice thermodurcissable ou thermoplastique en dynamique rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Renault</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journées du groupe de travail MécaDymat - Comportement et rupture des matériaux sous sollicitations dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357313v1</w:t>
+                <w:t xml:space="preserve">hal-01314360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of an innovative metal-thermoplastic composite assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 2016 European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de lois de comportement de composites à matrice thermodurcissable ou thermoplastique en dynamique rapide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of a metal-thermoplastic composite assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du groupe de travail MécaDymat - Comportement et rupture des matériaux sous sollicitations dynamiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314360v1</w:t>
+                <w:t xml:space="preserve">hal-01357313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of mechanical behavior of woven composite at different strain rate by a collaborative elasto-plastio-damage model with fractionnal derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+                <w:t xml:space="preserve">Experimental and numerical characterization of the hygrothermal and strain rate dependent behaviour of woven glass fibre reinforced polyamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Mawuli Armattoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cosson</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Mbacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2016 European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349712v1</w:t>
+                <w:t xml:space="preserve">hal-01357308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical characterization of the hygrothermal and strain rate dependent behaviour of woven glass fibre reinforced polyamide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kodjo Mawuli Armattoe</w:t>
+                <w:t xml:space="preserve">A biphasic model to predict the compression strength of misaligned thermoplastic composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao Co</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Mbacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357308v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biphasic model to predict the compression strength of misaligned thermoplastic composite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of mechanical behavior of woven composite at different strain rate by a collaborative elasto-plastio-damage model with fractionnal derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2016 European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357301v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of combined application of directional derivatives and the extended finite element method (X-FEM) for solving vibrations eigenvalue problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Serbichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5896,90 +5896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the hysteresis behavior of fabric carbon composite using a collaborative elasto-plasto-damage model with fractional derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6080,666 +6080,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement d’hystérésis des matériaux composites avec un modèle élasto-plastique endommageable et des dérivées fractionnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+                <w:t xml:space="preserve">A levet set model for the numerical modeling of composite delamination with nonconforming mesh and minimal remeshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Tranquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19es Journées Nationales sur les Composites - JNC15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials - ICCM20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240679v1</w:t>
+                <w:t xml:space="preserve">hal-01240730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A levet set model for the numerical modeling of composite delamination with nonconforming mesh and minimal remeshing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elia Picault</w:t>
+                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d’un tissu carbone à matrice thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Tranquart</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials - ICCM20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240730v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d’un tissu carbone à matrice thermoplastique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loi de comportement « générale » pour matériaux composites thermodures ou thermoplastiques en dynamique rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240659v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi de comportement « générale » pour matériaux composites thermodures ou thermoplastiques en dynamique rapide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du comportement d’hystérésis des matériaux composites avec un modèle élasto-plastique endommageable et des dérivées fractionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
+              <w:t xml:space="preserve">19es Journées Nationales sur les Composites - JNC15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240668v1</w:t>
+                <w:t xml:space="preserve">hal-01240679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hystérétique en cisaillement des composites avec des modèles fractionnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Modesto Mateos</w:t>
+                <w:t xml:space="preserve">A general behaviour law in order to model thermoset and thermoplastic composite materials subjected to dynamic loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240673v1</w:t>
+                <w:t xml:space="preserve">hal-04912231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general behaviour law in order to model thermoset and thermoplastic composite materials subjected to dynamic loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement hystérétique en cisaillement des composites avec des modèles fractionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912231v1</w:t>
+                <w:t xml:space="preserve">hal-01240673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the hysteresis composite behavior using an elasto-plasto-damage model with fractional derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6967,77 +6967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d’un assemblage métal–composite thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7056,381 +7056,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of strain rate effects on a woven composite fabric</w:t>
+                <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Séville, Spain</w:t>
+              <w:t xml:space="preserve">JST - AMAC - Transition statique – dynamique dans les matériaux et structures composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA Chatillon, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240351v1</w:t>
+                <w:t xml:space="preserve">hal-01240335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
+                <w:t xml:space="preserve">Numerical modelling of strain rate effects on a woven composite fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM16 - 16th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240340v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST - AMAC - Transition statique – dynamique dans les matériaux et structures composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA Chatillon, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM16 - 16th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240335v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical simulation of the behavior of 2.5D braided interlock composite tubes under crush loading.</w:t>
               </w:r>
@@ -7576,51 +7576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM16 - 16th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7639,847 +7639,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE simulation of the rapid determination of the hight cycle fatigue limit curve of carbon epoxy matrix composite laminates by thermographic methodology</w:t>
+                <w:t xml:space="preserve">Comportement thermomécanique lors de dégradations de fatigue : caractérisation des propriétés mécaniques et thermiques d’un matériau composite à fibre de carbone et résine époxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Jurkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Defect and Material Mechanics - ISDMM13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, N, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008222v1</w:t>
+                <w:t xml:space="preserve">hal-01240369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des fissures dans un stratifié carbone/époxy soumis à des essais de fatigue: étude par tomographie X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Burtin</w:t>
+                <w:t xml:space="preserve">Hysteretic behaviour of fibre-reinforced composites under shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240365v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermomécanique lors de dégradations de fatigue : caractérisation des propriétés mécaniques et thermiques d’un matériau composite à fibre de carbone et résine époxy</w:t>
+                <w:t xml:space="preserve">Rapid determination of the fatigue curve of a carbon fibers epoxy matrix composite laminates by thermography methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Jurkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, N, France</w:t>
+              <w:t xml:space="preserve">13th Japanese-European Symposium on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240369v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic behaviour of fibre-reinforced composites under shear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Modesto Mateos</w:t>
+                <w:t xml:space="preserve">FE simulation of the rapid determination of the hight cycle fatigue limit curve of carbon epoxy matrix composite laminates by thermographic methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Defect and Material Mechanics - ISDMM13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240361v1</w:t>
+                <w:t xml:space="preserve">hal-01008222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of the fatigue curve of a carbon fibers epoxy matrix composite laminates by thermography methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des fissures dans un stratifié carbone/époxy soumis à des essais de fatigue: étude par tomographie X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Japanese-European Symposium on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240356v1</w:t>
+                <w:t xml:space="preserve">hal-01240365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite en fatigue de stratifiés carbone/époxy par essais d’auto-échauffement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritz Zabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">X Congreso Nacional de Materiales Compuestos - MATCOMP'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Algeciras, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240579v1</w:t>
+                <w:t xml:space="preserve">hal-01008265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
+                <w:t xml:space="preserve">Détermination rapide de la limite en fatigue de stratifiés carbone/époxy par essais d’auto-échauffement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X Congreso Nacional de Materiales Compuestos - MATCOMP'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Algeciras, Spain</w:t>
+              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008265v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement technologique et évaluation d’absorbeur d’énergie en composite thermoplastique à base de fibres cômélées.</w:t>
               </w:r>
@@ -8716,51 +8716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hodei Zabala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8796,243 +8796,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of fatigue induced damages in carbon/epoxy laminates</w:t>
+                <w:t xml:space="preserve">Thermomechanical analysis of fatigue degradations in carbon epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials - ECCM15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144433v1</w:t>
+                <w:t xml:space="preserve">hal-01009046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of fatigue degradations in carbon epoxy laminates</w:t>
+                <w:t xml:space="preserve">Thermomechanical analysis of fatigue induced damages in carbon/epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials - ECCM15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009046v1</w:t>
+                <w:t xml:space="preserve">hal-02144433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique d'impact en dynamique rapide de matériaux hyper-élastiques par la méthode X-FEM</w:t>
               </w:r>
@@ -9215,243 +9215,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis modelling for fibre-reinforced composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement mécanique des matériaux et des structures composites : modélisation de l'endommagement et de la rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Congreso Nacional de Materiales Compuestos - MATCOMP'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Girona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008263v1</w:t>
+                <w:t xml:space="preserve">hal-01008000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique des matériaux et des structures composites : modélisation de l'endommagement et de la rupture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hysteresis modelling for fibre-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">IX Congreso Nacional de Materiales Compuestos - MATCOMP'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008000v1</w:t>
+                <w:t xml:space="preserve">hal-01008263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of mechanical effective properties of laminated composites : Periodic homogenisation</w:t>
               </w:r>
@@ -9489,51 +9489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Structures - ICCS16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9552,286 +9552,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'endommagement de structures composites soumises à des impacts hydrodynamiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Marguet</w:t>
+                <w:t xml:space="preserve">Impact analysis of a turbomachine with composite blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Idoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Guldner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">19th DYMAT Technical Meeting: Dynamic mechanical behaviour of polymers and composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008902v1</w:t>
+                <w:t xml:space="preserve">hal-01008290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact analysis of a turbomachine with composite blades</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+                <w:t xml:space="preserve">Simulation de l'endommagement de structures composites soumises à des impacts hydrodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Guldner</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th DYMAT Technical Meeting: Dynamic mechanical behaviour of polymers and composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008290v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling damage in a woven composite fan blade under dynamic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Idoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10580,226 +10580,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rate dependent constitutive model for carbon-fibre / epoxy-matrix woven fabrics submitted to dynamic loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Marguet</w:t>
+                <w:t xml:space="preserve">Computational methods for predicting impact damage in composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair F Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony K Pickett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIrd European Conference on Computational Mechanics (ECCM 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Recent Advances in Continuum Damage Mechanics for Composite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007793v1</w:t>
+                <w:t xml:space="preserve">hal-01008009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational methods for predicting impact damage in composite structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony K Pickett</w:t>
+                <w:t xml:space="preserve">A rate dependent constitutive model for carbon-fibre / epoxy-matrix woven fabrics submitted to dynamic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Recent Advances in Continuum Damage Mechanics for Composite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IIIrd European Conference on Computational Mechanics (ECCM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.105-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-5370-3_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008009v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account complex phenomena in the numerical simulation in the case of an impact on to composite structures</w:t>
               </w:r>
@@ -11236,77 +11236,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle élasto-visco-plastique endommageable couplé avec des dérivées fractionnaires pour matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11542,51 +11542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A10AE2AC"/>
+    <w:nsid w:val="F4BAD977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11773,51 +11773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-rozycki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176833056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136661v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrushti Maheswari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00992-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Ranjan Sahay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28946" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Mentec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidiane Sow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13081382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Guerfala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bourda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mback&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110537" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104481" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Katunin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.109898" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112338" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Sudevan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adboul Mbacke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D91285319F21F73DE947CF92478596695EC8136E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.09.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Mateos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.181-200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Priem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0497-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17BCE9F9D2234C26727B23E6D4AC9F938EF88036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bechet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.05.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.14.31-50" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.263-276" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair F. Johnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K. Pickett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00111-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E39C4E472AF22D00AA347C45B7C3E62839B64E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(00)01079-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(00)00022-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4FBF75D571D0ECD7EFCA10DB84E69C0B4F2E60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ravalard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou A. Mbacke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443124v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420751v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guldner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maitay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou A Mbacke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442980v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Picault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentzi Aretxabaleta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443133v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paroissien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349711v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuli Armattoe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mbacke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Co" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Serbichenko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349707v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240679v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240730v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240659v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242654v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240351v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240340v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kemlin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240335v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240349v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240369v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240356v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008265v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Zabala" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240367v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122601038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008264v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Zabala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009046v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Etxezarreta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Idoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarroug" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;chet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240586v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_401" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008211v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ED5F1A1B88115038E45C4E84CE82EC115C8F949/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008009v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair F Johnson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Pickett" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008998v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Walrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240589v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dormegnie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delsart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Ni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Haug" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240591v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240644v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-rozycki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176833056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136661v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrushti Maheswari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00992-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Ranjan Sahay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28946" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Mentec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidiane Sow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13081382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Guerfala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bourda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mback&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110537" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104481" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Katunin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.109898" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112338" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Sudevan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adboul Mbacke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D91285319F21F73DE947CF92478596695EC8136E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.09.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Mateos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.181-200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Priem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0497-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17BCE9F9D2234C26727B23E6D4AC9F938EF88036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bechet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.05.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.14.31-50" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.263-276" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(00)01079-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair F. Johnson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K. Pickett" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00111-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E39C4E472AF22D00AA347C45B7C3E62839B64E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(00)00022-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4FBF75D571D0ECD7EFCA10DB84E69C0B4F2E60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ravalard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou A. Mbacke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guldner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maitay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou A Mbacke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442980v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Picault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentzi Aretxabaleta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paroissien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuli Armattoe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mbacke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Co" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Serbichenko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349707v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240679v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242654v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kemlin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240349v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240356v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240365v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008265v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Zabala" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240579v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240367v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122601038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008264v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Zabala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009046v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008000v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Etxezarreta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Idoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarroug" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;chet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240586v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_401" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008211v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ED5F1A1B88115038E45C4E84CE82EC115C8F949/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008009v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair F Johnson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Pickett" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008998v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Walrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240589v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dormegnie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delsart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Ni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Haug" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240591v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240644v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>