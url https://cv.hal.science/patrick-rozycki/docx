--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -3476,312 +3476,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement quasi statique avec prise en compte des conditions environnementales d'un composite tissé thermoplastique par homogénéisation numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration de bio-composites hybride à matrice thermoplastique : formulation optimale et modélisation du comportement dynamique en vue d'une application pour pièces de structure dans l'automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Guerfala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Adboul Mbacke</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420751v1</w:t>
+                <w:t xml:space="preserve">hal-02420711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de bio-composites hybride à matrice thermoplastique : formulation optimale et modélisation du comportement dynamique en vue d'une application pour pièces de structure dans l'automobile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the quasi-static behavior of a woven composite sentitive to the environmental conditions using numercial homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Adboul Mbacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Dau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">ICCM22 - 22nd International Conference on Composite Materials 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420711v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the quasi-static behavior of a woven composite sentitive to the environmental conditions using numercial homogenization</w:t>
+                <w:t xml:space="preserve">Identification du comportement quasi statique avec prise en compte des conditions environnementales d'un composite tissé thermoplastique par homogénéisation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Adboul Mbacke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh Tuan Dau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM22 - 22nd International Conference on Composite Materials 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443122v1</w:t>
+                <w:t xml:space="preserve">hal-02420751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects on bolted composite joints subjected to preload</w:t>
               </w:r>
@@ -4294,51 +4294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Adboul Mbacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Dau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4793,217 +4793,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of level set model to the numerical modeling of multifront delamination problems for composite laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la sensibilité à la vitesse de déformation des matériaux composites à l'aide d'une approche aux dérivées fractionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elia Picault</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2017 - International Conference on Computational Fractureand Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442980v1</w:t>
+                <w:t xml:space="preserve">hal-01621627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la sensibilité à la vitesse de déformation des matériaux composites à l'aide d'une approche aux dérivées fractionnaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of level set model to the numerical modeling of multifront delamination problems for composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">CFRAC 2017 - International Conference on Computational Fractureand Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621627v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the fatigue limit for carbon/epoxy composite with a centre hole through self-heating methodology</w:t>
               </w:r>
@@ -5471,243 +5471,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical characterization of the hygrothermal and strain rate dependent behaviour of woven glass fibre reinforced polyamide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biphasic model to predict the compression strength of misaligned thermoplastic composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kodjo Mawuli Armattoe</w:t>
+                <w:t xml:space="preserve">Dao Co</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Mbacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357308v1</w:t>
+                <w:t xml:space="preserve">hal-01357301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biphasic model to predict the compression strength of misaligned thermoplastic composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Guillon</w:t>
+                <w:t xml:space="preserve">Experimental and numerical characterization of the hygrothermal and strain rate dependent behaviour of woven glass fibre reinforced polyamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Mawuli Armattoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dao Co</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+                <w:t xml:space="preserve">Mamadou Mbacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357301v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of mechanical behavior of woven composite at different strain rate by a collaborative elasto-plastio-damage model with fractionnal derivatives</w:t>
               </w:r>
@@ -6004,51 +6004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A level set model for the numerical modeling of composites delamination: application to multi front problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6086,51 +6086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A levet set model for the numerical modeling of composite delamination with nonconforming mesh and minimal remeshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8217,269 +8217,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
+                <w:t xml:space="preserve">Détermination rapide de la limite en fatigue de stratifiés carbone/époxy par essais d’auto-échauffement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X Congreso Nacional de Materiales Compuestos - MATCOMP'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Algeciras, Spain</w:t>
+              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008265v1</w:t>
+                <w:t xml:space="preserve">hal-01240579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite en fatigue de stratifiés carbone/époxy par essais d’auto-échauffement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritz Zabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">X Congreso Nacional de Materiales Compuestos - MATCOMP'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Algeciras, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240579v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement technologique et évaluation d’absorbeur d’énergie en composite thermoplastique à base de fibres cômélées.</w:t>
               </w:r>
@@ -8796,51 +8796,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of fatigue degradations in carbon epoxy laminates</w:t>
+                <w:t xml:space="preserve">Thermomechanical analysis of fatigue induced damages in carbon/epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
@@ -8858,97 +8858,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials - ECCM15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009046v1</w:t>
+                <w:t xml:space="preserve">hal-02144433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of fatigue induced damages in carbon/epoxy laminates</w:t>
+                <w:t xml:space="preserve">Thermomechanical analysis of fatigue degradations in carbon epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
@@ -8966,492 +8966,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials - ECCM15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144433v1</w:t>
+                <w:t xml:space="preserve">hal-01009046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique d'impact en dynamique rapide de matériaux hyper-élastiques par la méthode X-FEM</w:t>
+                <w:t xml:space="preserve">Numerical modeling of the behavior of sandwich panels submitted to impact loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Malek Zarroug</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Impact Loading of Lightweight Structures - ICILLS'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592731v1</w:t>
+                <w:t xml:space="preserve">hal-01008549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the behavior of sandwich panels submitted to impact loads</w:t>
+                <w:t xml:space="preserve">Simulation numérique d'impact en dynamique rapide de matériaux hyper-élastiques par la méthode X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steven Marguet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zarroug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Impact Loading of Lightweight Structures - ICILLS'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008549v1</w:t>
+                <w:t xml:space="preserve">hal-00592731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique des matériaux et des structures composites : modélisation de l'endommagement et de la rupture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hysteresis modelling for fibre-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">IX Congreso Nacional de Materiales Compuestos - MATCOMP'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008000v1</w:t>
+                <w:t xml:space="preserve">hal-01008263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis modelling for fibre-reinforced composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement mécanique des matériaux et des structures composites : modélisation de l'endommagement et de la rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Congreso Nacional de Materiales Compuestos - MATCOMP'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Girona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008263v1</w:t>
+                <w:t xml:space="preserve">hal-01008000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of mechanical effective properties of laminated composites : Periodic homogenisation</w:t>
               </w:r>
@@ -11542,51 +11542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4BAD977"/>
+    <w:nsid w:val="06973085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11773,51 +11773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-rozycki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176833056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136661v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrushti Maheswari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00992-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Ranjan Sahay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28946" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Mentec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidiane Sow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13081382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Guerfala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bourda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mback&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110537" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104481" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Katunin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.109898" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112338" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Sudevan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adboul Mbacke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D91285319F21F73DE947CF92478596695EC8136E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.09.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Mateos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.181-200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Priem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0497-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17BCE9F9D2234C26727B23E6D4AC9F938EF88036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bechet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.05.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.14.31-50" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.263-276" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(00)01079-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair F. Johnson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K. Pickett" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00111-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E39C4E472AF22D00AA347C45B7C3E62839B64E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(00)00022-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4FBF75D571D0ECD7EFCA10DB84E69C0B4F2E60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ravalard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou A. Mbacke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guldner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maitay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou A Mbacke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442980v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Picault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentzi Aretxabaleta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paroissien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuli Armattoe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mbacke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Co" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Serbichenko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349707v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240679v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242654v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kemlin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240349v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240356v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240365v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008265v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Zabala" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240579v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240367v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122601038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008264v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Zabala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009046v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008000v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Etxezarreta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Idoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarroug" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;chet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240586v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_401" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008211v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ED5F1A1B88115038E45C4E84CE82EC115C8F949/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008009v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair F Johnson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Pickett" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008998v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Walrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240589v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dormegnie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delsart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Ni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Haug" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240591v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240644v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-rozycki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176833056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136661v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrushti Maheswari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00992-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Ranjan Sahay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28946" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Mentec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidiane Sow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13081382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Guerfala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bourda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mback&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110537" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104481" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Katunin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.109898" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112338" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Sudevan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adboul Mbacke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D91285319F21F73DE947CF92478596695EC8136E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.09.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Mateos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.181-200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Priem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0497-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17BCE9F9D2234C26727B23E6D4AC9F938EF88036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bechet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.05.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.14.31-50" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.263-276" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(00)01079-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair F. Johnson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K. Pickett" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00111-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E39C4E472AF22D00AA347C45B7C3E62839B64E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(00)00022-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4FBF75D571D0ECD7EFCA10DB84E69C0B4F2E60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ravalard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou A. Mbacke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guldner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maitay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou A Mbacke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Picault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentzi Aretxabaleta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paroissien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357301v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Co" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuli Armattoe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mbacke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Serbichenko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349707v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240679v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242654v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kemlin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240349v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240356v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240365v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008265v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Zabala" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240367v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122601038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008264v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Zabala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009046v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592731v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Etxezarreta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Idoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarroug" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;chet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240586v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_401" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008211v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ED5F1A1B88115038E45C4E84CE82EC115C8F949/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008009v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair F Johnson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Pickett" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008998v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Walrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240589v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dormegnie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delsart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Ni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Haug" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240591v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240644v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>