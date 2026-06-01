--- v2 (2026-05-10)
+++ v3 (2026-06-01)
@@ -750,317 +750,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of strain-softening behavior of glass-filled polymer composites: Comparison of two-dimensional and three-dimensional analyses using Arruda-Boyce and Three-Network viscoplastic models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarthak Singh</w:t>
+                <w:t xml:space="preserve">A hybrid method for determination of fatigue limit and non-destructive evaluation of composite structures after low-velocity impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Katunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104481⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.109898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.109898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725313v1</w:t>
+                <w:t xml:space="preserve">hal-04408953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid method for determination of fatigue limit and non-destructive evaluation of composite structures after low-velocity impact loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+                <w:t xml:space="preserve">Numerical simulation of strain-softening behavior of glass-filled polymer composites: Comparison of two-dimensional and three-dimensional analyses using Arruda-Boyce and Three-Network viscoplastic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarthak Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 238, pp.109898. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.104481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.109898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408953v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of mechanical performance of glass fibre reinforced polyamide 6 under varying environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1107,51 +1107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of various indicators to determine the fatigue limit for woven carbon/epoxy composites under self heating methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepika Sudevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1224,51 +1224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Determination of the Fatigue Limit by the Simulation of Self-Heating Test by the Collaborative Model Based On the Fractional Derivative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1471,51 +1471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nouvelles avancées dans le domaine des matériaux composites, 104, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1587,51 +1587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1672,308 +1672,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of quasi-static and intermediate strain rate behaviour of polypropylene glass fibre (PPGF) woven composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés mécaniques en fatigue à grands nombres de cycles des composites carbone époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzi Othman</w:t>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.181-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743289814Y.0000000110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rcma.25.181-200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240019v1</w:t>
+                <w:t xml:space="preserve">hal-01240283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés mécaniques en fatigue à grands nombres de cycles des composites carbone époxy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of quasi-static and intermediate strain rate behaviour of polypropylene glass fibre (PPGF) woven composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modesto Mateos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (2), pp.181-200. </w:t>
+              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.25.181-200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1743289814Y.0000000110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240283v1</w:t>
+                <w:t xml:space="preserve">hal-01240019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the crash energy absorption of 2.5D-braided thermoplastic composite tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Priem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2033,64 +2033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Determination of the High Cycle Fatigue Limit Curve of Carbon Fiber Epoxy Matrix Composite Laminates by Thermography Methodology: Tests and Finite Element Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2452,51 +2452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (8), pp.619-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2556,51 +2556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (3), pp.119-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3260,243 +3260,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of honeycomb core under dynamic l-w shear-compression loading: development of an experimental characterization device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l’influence de la vitesse de chargement sur le comportement de composite thermoplastique soudé par ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bridonneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+                <w:t xml:space="preserve">Mamadou A. Mbacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M2D2022 - 9th International Conference on Mechanics and Materials in Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Funchal, Portugal. pp.499-506</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919358v1</w:t>
+                <w:t xml:space="preserve">hal-04280076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence de la vitesse de chargement sur le comportement de composite thermoplastique soudé par ultrasons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bourda</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of honeycomb core under dynamic l-w shear-compression loading: development of an experimental characterization device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou A. Mbacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">M2D2022 - 9th International Conference on Mechanics and Materials in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Funchal, Portugal. pp.499-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280076v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de bio-composites hybride à matrice thermoplastique : formulation optimale et modélisation du comportement dynamique en vue d'une application pour pièces de structure dans l'automobile</w:t>
               </w:r>
@@ -3767,77 +3767,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects on bolted composite joints subjected to preload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3901,51 +3901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new constitutive model for thermoplastic copolyester materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,77 +4022,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance mécanique d'un composite carbone/PPS sous environnement hygrothermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4137,168 +4137,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une loi de comportement pour la fatigue et l'auto-échauffement d'un thermoplastique copolyester-ether</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Behaviour of bolted composite joints in hygro-thermal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943005v1</w:t>
+                <w:t xml:space="preserve">hal-02443108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Homogenization of a glass-PA66 Fabric Composite Behavior for crash studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4327,100 +4323,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a constitutive equation for fatigue and self-heating analysis of thermoplastic copolyester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4435,873 +4431,877 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of mechanical performances of composite assemblies in a hygro-thermo-mechanical environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Développement d'une loi de comportement pour la fatigue et l'auto-échauffement d'un thermoplastique copolyester-ether</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auger</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Maitay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443115v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear constitutive law for a glass-pa66 fabric composite dedicated to numerical simulations in crash studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou A Mbacke</w:t>
+                <w:t xml:space="preserve">Durability of mechanical performances of composite assemblies in a hygro-thermo-mechanical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece. pp.1-7</w:t>
+              <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919273v1</w:t>
+                <w:t xml:space="preserve">hal-02443115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of bolted composite joints in hygro-thermal environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
+                <w:t xml:space="preserve">Non-linear constitutive law for a glass-pa66 fabric composite dedicated to numerical simulations in crash studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou A Mbacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24 - 28</w:t>
+              <w:t xml:space="preserve">18th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443108v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la sensibilité à la vitesse de déformation des matériaux composites à l'aide d'une approche aux dérivées fractionnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+                <w:t xml:space="preserve">Determination of the fatigue limit for carbon/epoxy composite with a centre hole through self-heating methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Sudevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621627v1</w:t>
+                <w:t xml:space="preserve">hal-02443133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of level set model to the numerical modeling of multifront delamination problems for composite laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d'éprouvettes composites carbone-époxy tissés soumises à un impact basse énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Sudevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elia Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2017 - International Conference on Computational Fractureand Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442980v1</w:t>
+                <w:t xml:space="preserve">hal-01621545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the fatigue limit for carbon/epoxy composite with a centre hole through self-heating methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la sensibilité à la vitesse de déformation des matériaux composites à l'aide d'une approche aux dérivées fractionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Material</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443133v1</w:t>
+                <w:t xml:space="preserve">hal-01621627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d'éprouvettes composites carbone-époxy tissés soumises à un impact basse énergie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Modesto Mateos</w:t>
+                <w:t xml:space="preserve">Extension of level set model to the numerical modeling of multifront delamination problems for composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+                <w:t xml:space="preserve">Elia Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">CFRAC 2017 - International Conference on Computational Fractureand Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621545v1</w:t>
+                <w:t xml:space="preserve">hal-02442980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de lois de comportement de composites à matrice thermodurcissable ou thermoplastique en dynamique rapide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A level set model for the numerical modeling of composites delamination: application to multi front problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du groupe de travail MécaDymat - Comportement et rupture des matériaux sous sollicitations dynamiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2016 European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314360v1</w:t>
+                <w:t xml:space="preserve">hal-01349707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of an innovative metal-thermoplastic composite assembly</w:t>
               </w:r>
@@ -5376,1262 +5376,1275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a metal-thermoplastic composite assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de lois de comportement de composites à matrice thermodurcissable ou thermoplastique en dynamique rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Renault</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journées du groupe de travail MécaDymat - Comportement et rupture des matériaux sous sollicitations dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357313v1</w:t>
+                <w:t xml:space="preserve">hal-01314360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biphasic model to predict the compression strength of misaligned thermoplastic composite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">Simulation of a metal-thermoplastic composite assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357301v1</w:t>
+                <w:t xml:space="preserve">hal-01357313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical characterization of the hygrothermal and strain rate dependent behaviour of woven glass fibre reinforced polyamide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kodjo Mawuli Armattoe</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of mechanical behavior of woven composite at different strain rate by a collaborative elasto-plastio-damage model with fractionnal derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Mbacke</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2016 European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357308v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of mechanical behavior of woven composite at different strain rate by a collaborative elasto-plastio-damage model with fractionnal derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+                <w:t xml:space="preserve">Experimental and numerical characterization of the hygrothermal and strain rate dependent behaviour of woven glass fibre reinforced polyamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Mawuli Armattoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cosson</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Mbacke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2016 European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349712v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of combined application of directional derivatives and the extended finite element method (X-FEM) for solving vibrations eigenvalue problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cosson</w:t>
+                <w:t xml:space="preserve">A biphasic model to predict the compression strength of misaligned thermoplastic composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao Co</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chersónissos, Greece. pp.6483</w:t>
+              <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349713v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the hysteresis behavior of fabric carbon composite using a collaborative elasto-plasto-damage model with fractional derivative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+                <w:t xml:space="preserve">Methodology of combined application of directional derivatives and the extended finite element method (X-FEM) for solving vibrations eigenvalue problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Serbichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chersónissos, Greece. pp.6483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357303v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A level set model for the numerical modeling of composites delamination: application to multi front problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elia Picault</w:t>
+                <w:t xml:space="preserve">Modelling the hysteresis behavior of fabric carbon composite using a collaborative elasto-plasto-damage model with fractional derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2016 European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349707v1</w:t>
+                <w:t xml:space="preserve">hal-01357303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A levet set model for the numerical modeling of composite delamination with nonconforming mesh and minimal remeshing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elia Picault</w:t>
+                <w:t xml:space="preserve">Simulation d’un assemblage métal–composite thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Tranquart</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials - ICCM20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240730v1</w:t>
+                <w:t xml:space="preserve">hal-01240670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d’un tissu carbone à matrice thermoplastique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modélisation du comportement d’hystérésis des matériaux composites avec un modèle élasto-plastique endommageable et des dérivées fractionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
+              <w:t xml:space="preserve">19es Journées Nationales sur les Composites - JNC15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240659v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi de comportement « générale » pour matériaux composites thermodures ou thermoplastiques en dynamique rapide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A levet set model for the numerical modeling of composite delamination with nonconforming mesh and minimal remeshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Tranquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials - ICCM20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240668v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement d’hystérésis des matériaux composites avec un modèle élasto-plastique endommageable et des dérivées fractionnaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d’un tissu carbone à matrice thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19es Journées Nationales sur les Composites - JNC15</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240679v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general behaviour law in order to model thermoset and thermoplastic composite materials subjected to dynamic loads</w:t>
+                <w:t xml:space="preserve">Loi de comportement « générale » pour matériaux composites thermodures ou thermoplastiques en dynamique rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912231v1</w:t>
+                <w:t xml:space="preserve">hal-01240668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement hystérétique en cisaillement des composites avec des modèles fractionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6663,1266 +6676,1236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the hysteresis composite behavior using an elasto-plasto-damage model with fractional derivatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general behaviour law in order to model thermoset and thermoplastic composite materials subjected to dynamic loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials - ICCM20</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240728v1</w:t>
+                <w:t xml:space="preserve">hal-04912231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crash of 3D-braided thermoplastic tubes: numerical and analytical tools for behaviour prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Priem</w:t>
+                <w:t xml:space="preserve">Modelling the hysteresis composite behavior using an elasto-plasto-damage model with fractional derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Guillon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII International Conference on Computational Plasticity. Fundamentals and Applications - COMPLAS XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials - ICCM20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240750v1</w:t>
+                <w:t xml:space="preserve">hal-01240728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi de comportement pour matériaux composites thermodures et thermoplastiques dans le cadre de sollicitations de type crash</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crash of 3D-braided thermoplastic tubes: numerical and analytical tools for behaviour prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MECAMAT Aussois 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">XIII International Conference on Computational Plasticity. Fundamentals and Applications - COMPLAS XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242654v1</w:t>
+                <w:t xml:space="preserve">hal-01240750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d’un assemblage métal–composite thermoplastique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loi de comportement pour matériaux composites thermodures et thermoplastiques dans le cadre de sollicitations de type crash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Renault</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque MECAMAT Aussois 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240670v1</w:t>
+                <w:t xml:space="preserve">hal-01242654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST - AMAC - Transition statique – dynamique dans les matériaux et structures composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA Chatillon, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM16 - 16th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240335v1</w:t>
+                <w:t xml:space="preserve">hal-01240346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of strain rate effects on a woven composite fabric</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Séville, Spain</w:t>
+              <w:t xml:space="preserve">JST - AMAC - Transition statique – dynamique dans les matériaux et structures composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA Chatillon, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240351v1</w:t>
+                <w:t xml:space="preserve">hal-01240335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of strain rate effects on a woven composite fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM16 - 16th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240340v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical simulation of the behavior of 2.5D braided interlock composite tubes under crush loading.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Othman</w:t>
+                <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM16 - 16th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240349v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composite laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical and numerical simulation of the behavior of 2.5D braided interlock composite tubes under crush loading.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modesto Mateos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM16 - 16th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240346v1</w:t>
+                <w:t xml:space="preserve">hal-01240349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermomécanique lors de dégradations de fatigue : caractérisation des propriétés mécaniques et thermiques d’un matériau composite à fibre de carbone et résine époxy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Jurkowski</w:t>
+                <w:t xml:space="preserve">Développement technologique et évaluation d’absorbeur d’énergie en composite thermoplastique à base de fibres cômélées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Priem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, N, France</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240369v1</w:t>
+                <w:t xml:space="preserve">hal-01240367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteretic behaviour of fibre-reinforced composites under shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid determination of the fatigue curve of a carbon fibers epoxy matrix composite laminates by thermography methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7954,683 +7937,700 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Japanese-European Symposium on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE simulation of the rapid determination of the hight cycle fatigue limit curve of carbon epoxy matrix composite laminates by thermographic methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Comportement thermomécanique lors de dégradations de fatigue : caractérisation des propriétés mécaniques et thermiques d’un matériau composite à fibre de carbone et résine époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Jurkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Defect and Material Mechanics - ISDMM13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, N, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008222v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des fissures dans un stratifié carbone/époxy soumis à des essais de fatigue: étude par tomographie X</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">FE simulation of the rapid determination of the hight cycle fatigue limit curve of carbon epoxy matrix composite laminates by thermographic methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Defect and Material Mechanics - ISDMM13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240365v1</w:t>
+                <w:t xml:space="preserve">hal-01008222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite en fatigue de stratifiés carbone/époxy par essais d’auto-échauffement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Etude des fissures dans un stratifié carbone/époxy soumis à des essais de fatigue: étude par tomographie X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240579v1</w:t>
+                <w:t xml:space="preserve">hal-01240365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Détermination rapide de la limite en fatigue de stratifiés carbone/époxy par essais d’auto-échauffement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X Congreso Nacional de Materiales Compuestos - MATCOMP'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Algeciras, Spain</w:t>
+              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008265v1</w:t>
+                <w:t xml:space="preserve">hal-01240579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement technologique et évaluation d’absorbeur d’énergie en composite thermoplastique à base de fibres cômélées.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Priem</w:t>
+                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritz Zabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">X Congreso Nacional de Materiales Compuestos - MATCOMP'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Algeciras, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240367v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the mechanical behaviour of a polypropylene-glass fibre reinforced woven composite on a wide range of strain-rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8677,90 +8677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteretic behaviour of fibre-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hodei Zabala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8796,515 +8796,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of fatigue induced damages in carbon/epoxy laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical analysis of fatigue degradations in carbon epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials - ECCM15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144433v1</w:t>
+                <w:t xml:space="preserve">hal-01009046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of fatigue degradations in carbon epoxy laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical analysis of fatigue induced damages in carbon/epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials - ECCM15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009046v1</w:t>
+                <w:t xml:space="preserve">hal-02144433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the behavior of sandwich panels submitted to impact loads</w:t>
+                <w:t xml:space="preserve">Simulation numérique d'impact en dynamique rapide de matériaux hyper-élastiques par la méthode X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steven Marguet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zarroug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Impact Loading of Lightweight Structures - ICILLS'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008549v1</w:t>
+                <w:t xml:space="preserve">hal-00592731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique d'impact en dynamique rapide de matériaux hyper-élastiques par la méthode X-FEM</w:t>
+                <w:t xml:space="preserve">Numerical modeling of the behavior of sandwich panels submitted to impact loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Malek Zarroug</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Impact Loading of Lightweight Structures - ICILLS'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592731v1</w:t>
+                <w:t xml:space="preserve">hal-01008549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis modelling for fibre-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congreso Nacional de Materiales Compuestos - MATCOMP'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9329,90 +9329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique des matériaux et des structures composites : modélisation de l'endommagement et de la rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9437,103 +9437,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of mechanical effective properties of laminated composites : Periodic homogenisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hodei Etxezarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Structures - ICCS16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9571,51 +9571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact analysis of a turbomachine with composite blades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Idoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9666,51 +9666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'endommagement de structures composites soumises à des impacts hydrodynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9787,51 +9787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling damage in a woven composite fan blade under dynamic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Idoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9882,51 +9882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization and Numerical Modelling of the Non-Linear Mechanical Behaviour of Nomex Honeycomb Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10580,442 +10580,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational methods for predicting impact damage in composite structures</w:t>
+                <w:t xml:space="preserve">Techniques de réduction d’échelle pour l’étude au crash d’un composite stratifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alastair F Johnson</w:t>
+                <w:t xml:space="preserve">Dany Dormegnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony K Pickett</w:t>
+                <w:t xml:space="preserve">Eric Deletombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Recent Advances in Continuum Damage Mechanics for Composite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Cachan, France</w:t>
+              <w:t xml:space="preserve">Comptes rendus des onzièmes journées nationales sur les composites - JNC12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008009v1</w:t>
+                <w:t xml:space="preserve">hal-01240589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rate dependent constitutive model for carbon-fibre / epoxy-matrix woven fabrics submitted to dynamic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIrd European Conference on Computational Mechanics (ECCM 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.105-122, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-5370-3_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account complex phenomena in the numerical simulation in the case of an impact on to composite structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Coutellier</w:t>
+                <w:t xml:space="preserve">Computational methods for predicting impact damage in composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair F Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony K Pickett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Walrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-PAM '2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop on Recent Advances in Continuum Damage Mechanics for Composite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008998v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de réduction d’échelle pour l’étude au crash d’un composite stratifié</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking into account complex phenomena in the numerical simulation in the case of an impact on to composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Delsart</w:t>
+                <w:t xml:space="preserve">Jean Christophe Walrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus des onzièmes journées nationales sur les composites - JNC12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Cachan, France</w:t>
+              <w:t xml:space="preserve">EURO-PAM '2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240589v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles fonctionnalités de l’élément multicouches multimatériaux de PAM CRASH™</w:t>
               </w:r>
@@ -11135,51 +11135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Walrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus des onzièmes journées nationales sur les composites - JNC11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11230,243 +11230,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle élasto-visco-plastique endommageable couplé avec des dérivées fractionnaires pour matériaux composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+                <w:t xml:space="preserve">Comportement au crash de tubes en composites tressés 2.5 et matrice thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Priem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MECAMAT Aussois 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240644v1</w:t>
+                <w:t xml:space="preserve">hal-01240657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement au crash de tubes en composites tressés 2.5 et matrice thermoplastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Priem</w:t>
+                <w:t xml:space="preserve">Modèle élasto-visco-plastique endommageable couplé avec des dérivées fractionnaires pour matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Guillon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MECAMAT Aussois 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240657v1</w:t>
+                <w:t xml:space="preserve">hal-01240644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11542,51 +11542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06973085"/>
+    <w:nsid w:val="00E075EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11773,51 +11773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-rozycki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176833056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136661v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrushti Maheswari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00992-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Ranjan Sahay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28946" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Mentec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidiane Sow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13081382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Guerfala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bourda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mback&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110537" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104481" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Katunin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.109898" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112338" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Sudevan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adboul Mbacke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D91285319F21F73DE947CF92478596695EC8136E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.09.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Mateos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.181-200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Priem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0497-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17BCE9F9D2234C26727B23E6D4AC9F938EF88036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bechet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.05.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.14.31-50" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.263-276" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(00)01079-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair F. Johnson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K. Pickett" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00111-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E39C4E472AF22D00AA347C45B7C3E62839B64E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(00)00022-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4FBF75D571D0ECD7EFCA10DB84E69C0B4F2E60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ravalard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou A. Mbacke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guldner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maitay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou A Mbacke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Picault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentzi Aretxabaleta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paroissien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357301v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Co" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuli Armattoe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mbacke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Serbichenko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349707v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240679v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242654v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kemlin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240349v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240356v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240365v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008265v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Zabala" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240367v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122601038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008264v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Zabala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009046v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592731v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Etxezarreta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Idoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarroug" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;chet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240586v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_401" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008211v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ED5F1A1B88115038E45C4E84CE82EC115C8F949/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008009v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair F Johnson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Pickett" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008998v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Walrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240589v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dormegnie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delsart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Ni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Haug" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240591v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240644v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-rozycki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176833056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136661v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrushti Maheswari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00992-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Ranjan Sahay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28946" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Mentec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidiane Sow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13081382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Guerfala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bourda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mback&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110537" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408953v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Katunin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.109898" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104481" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112338" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Sudevan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adboul Mbacke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D91285319F21F73DE947CF92478596695EC8136E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.09.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Mateos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.181-200" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000110" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Priem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0497-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17BCE9F9D2234C26727B23E6D4AC9F938EF88036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bechet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.05.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.14.31-50" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.263-276" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(00)01079-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair F. Johnson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K. Pickett" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00111-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E39C4E472AF22D00AA347C45B7C3E62839B64E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(00)00022-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4FBF75D571D0ECD7EFCA10DB84E69C0B4F2E60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ravalard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou A. Mbacke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guldner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943005v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maitay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou A Mbacke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443133v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621545v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentzi Aretxabaleta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Picault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paroissien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357313v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuli Armattoe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mbacke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357301v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Co" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Serbichenko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240730v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240668v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242654v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240346v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240335v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240340v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kemlin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240356v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240369v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008222v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240365v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008265v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Zabala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122601038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008264v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Zabala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009046v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Etxezarreta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Idoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarroug" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;chet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240586v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_401" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008211v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ED5F1A1B88115038E45C4E84CE82EC115C8F949/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240589v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dormegnie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delsart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008009v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair F Johnson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Pickett" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008998v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Walrick" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Ni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Haug" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240591v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240644v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>