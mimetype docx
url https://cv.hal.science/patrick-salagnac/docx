--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -316,278 +316,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of air temperature fields in radiative environments using optical fibers</w:t>
+                <w:t xml:space="preserve">Influence of Boundary Conditions on the Estimation of Thermal Properties in Insulated Building Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Moulouel</w:t>
+                <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Houvin</w:t>
+                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2024.114512⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.3706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings14123706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592587v1</w:t>
+                <w:t xml:space="preserve">hal-04986871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Boundary Conditions on the Estimation of Thermal Properties in Insulated Building Walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of air temperature fields in radiative environments using optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Moulouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rendu</w:t>
+                <w:t xml:space="preserve">Maxime Houvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Doya</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (12), pp.3706. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230, pp.114512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings14123706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2024.114512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986871v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilient cooling strategies- a critical review and qualitative assessment</w:t>
               </w:r>
@@ -926,1044 +926,1044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafraîchissement d’un bâtiment commercial et de son environnement</w:t>
+                <w:t xml:space="preserve">Indexes for passive building design in urban context – indoor and outdoor cooling potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Salagnac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Remi Perrin</w:t>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173, pp.315 - 325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.05.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840841v1</w:t>
+                <w:t xml:space="preserve">hal-01839045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized design of low-rise commercial buildings under various climates – Energy performance and passive cooling strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rafraîchissement d’un bâtiment commercial et de son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lapisa</w:t>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bozonnet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.15-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839977v1</w:t>
+                <w:t xml:space="preserve">hal-01840841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexes for passive building design in urban context – indoor and outdoor cooling potentials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+                <w:t xml:space="preserve">Optimized design of low-rise commercial buildings under various climates – Energy performance and passive cooling strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Abadie</w:t>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 173, pp.315 - 325. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.83 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.05.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839045v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment and multiphysic simulation of dough baking by convection, infrared radiation and direct conduction</w:t>
+                <w:t xml:space="preserve">Micro-combined heat and power systems (micro-CHP) based on renewable energy sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nicolas</w:t>
+                <w:t xml:space="preserve">Simon Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Glouannec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Jury</w:t>
+                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.01.018⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp.262-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987366v1</w:t>
+                <w:t xml:space="preserve">hal-01987364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-combined heat and power systems (micro-CHP) based on renewable energy sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiment and multiphysic simulation of dough baking by convection, infrared radiation and direct conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+                <w:t xml:space="preserve">P. Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
+                <w:t xml:space="preserve">V. Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 154, pp.262-285. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.65-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.10.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987364v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the thermal conductivity of hemp based insulation material from 3D tomographic images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of a micro combined heat and power system with a solar parabolic trough collector coupled to a steam Rankine cycle expander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. El-Sawalhi</w:t>
+                <w:t xml:space="preserve">Thiebaut Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+                <w:t xml:space="preserve">Dominique Rochier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (8), pp.1559-1569</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.180-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987373v1</w:t>
+                <w:t xml:space="preserve">hal-01987371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a micro combined heat and power system with a solar parabolic trough collector coupled to a steam Rankine cycle expander</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Experimental study of an oil-free steam piston expander for micro-combined heat and power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaut Kientz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rochier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 134, pp.180-192</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169, pp.788-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987371v1</w:t>
+                <w:t xml:space="preserve">hal-01987375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of an oil-free steam piston expander for micro-combined heat and power systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
+                <w:t xml:space="preserve">Estimation of the thermal conductivity of hemp based insulation material from 3D tomographic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El-Sawalhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+                <w:t xml:space="preserve">J. Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiebaut Kientz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 169, pp.788-798</w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (8), pp.1559-1569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987375v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of a solar parabolic trough collector used in a micro-CHP (micro-cogeneration) system with direct steam generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83, pp.474-485</w:t>
@@ -2044,103 +2044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heat and mass transfer in deformable porous media: Application to bread baking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 130, pp.23-35. </w:t>
@@ -2203,219 +2203,219 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Liquid and Vapour Transport Parameters of an Ecological Building Material in Its Early Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Salagnac</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 98 (3), pp.589-613. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 98 (3), pp.589-613</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985786v1</w:t>
+                <w:t xml:space="preserve">hal-01987384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Liquid and Vapour Transport Parameters of an Ecological Building Material in Its Early Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 98 (3), pp.589-613</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 98 (3), pp.589-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-013-0162-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987384v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool roof and ventilation efficiency as passive cooling strategies for commercial low-rise buildings - ground thermal inertia impact</w:t>
               </w:r>
@@ -2427,64 +2427,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remon Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (2), pp.205-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2628,1369 +2628,1369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution”</w:t>
+                <w:t xml:space="preserve">Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Glouannec</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.11877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494503v1</w:t>
+                <w:t xml:space="preserve">hal-01987391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal constrained control of an infrared-convective drying of a polymer aqueous solution</w:t>
+                <w:t xml:space="preserve">“Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87 (7), pp.908-914</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987394v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Rheological properties of conductive polymer composite (CPC) filled with double percolated network of carbon nanoparticles and boron nitride powder”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Glouannec</w:t>
+                <w:t xml:space="preserve">Optimal constrained control of an infrared-convective drying of a polymer aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 023, pp.1-10</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (7), pp.908-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494455v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Guerrier</w:t>
+                <w:t xml:space="preserve">“Rheological properties of conductive polymer composite (CPC) filled with double percolated network of carbon nanoparticles and boron nitride powder”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Droval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 023, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987391v1</w:t>
+                <w:t xml:space="preserve">hal-00494455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Electro-thermal Behavior of Conductive Polymer Composites Heating Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Droval</w:t>
+                <w:t xml:space="preserve">Optimal Operating Conditions of Microwave−Convective Drying of a Porous Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics &amp; Heat Transfers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49, pp.493-505</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp.133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402324v1</w:t>
+                <w:t xml:space="preserve">hal-01987406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal operating conditions of microwave-convective drying of a porous medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+                <w:t xml:space="preserve">Electrothermal Behavior of Conductive Polymer Composite Heating Elements Filled with Ceramic Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (1), pp 133-144</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (4), pp.545-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399026v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Study of the Electro-thermal Behavior of Conductive Polymer Composites Heating Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G Glouannec</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (2), pp.025011</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics &amp; Heat Transfers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.493-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987403v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Allanic</w:t>
+                <w:t xml:space="preserve">Optimal operating conditions of microwave-convective drying of a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 187 (3), pp.280-288</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp 133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987398v1</w:t>
+                <w:t xml:space="preserve">hal-00399026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Allanic</w:t>
+                <w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Droval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp.025011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00400177v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+                <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guézenoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (025011), (10pp)</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 187 (3), pp.280-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400176v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermal Behavior of Conductive Polymer Composite Heating Elements Filled with Ceramic Particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Feller</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guézenoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.280-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987401v1</w:t>
+                <w:t xml:space="preserve">hal-00400177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Operating Conditions of Microwave−Convective Drying of a Porous Medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+                <w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Droval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (1), pp.133-144</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (025011), (10pp)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987406v1</w:t>
+                <w:t xml:space="preserve">hal-00400176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective and radiant drying of a polymer aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4049,293 +4049,293 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity enhancement of electrically insulating syndiotactic poly(styrene) matrix for diphasic conductive polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (9-10), pp.732-745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987413v1</w:t>
+                <w:t xml:space="preserve">hal-00495132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity enhancement of electrically insulating syndiotactic poly(styrene) matrix for diphasic conductive polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (9-10), pp.732-745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495132v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of radiant-convective drying of a porous medium by design of experiments methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (8), pp.953-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4386,51 +4386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (8), pp.953-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4610,51 +4610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4692,77 +4692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Electrical and Thermal Behavior of Conductive Polymer Composites Heating Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4794,217 +4794,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of heat and mass transfer in porous medium during combined hot air, infrared and microwaves drying</w:t>
+                <w:t xml:space="preserve">Curing of composites by radiation and natural convection in an autoclave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 47 (19-20), pp.4479-4489</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (12), pp.3149-3159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987435v1</w:t>
+                <w:t xml:space="preserve">hal-01987433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curing of composites by radiation and natural convection in an autoclave</w:t>
+                <w:t xml:space="preserve">Numerical modeling of heat and mass transfer in porous medium during combined hot air, infrared and microwaves drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 50 (12), pp.3149-3159</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (19-20), pp.4479-4489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987433v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIFFUSE APPROXIMATION AND CONTROL-VOLUME-BASED FINITE-ELEMENT METHODS: A COMPARATIVE STUDY</w:t>
               </w:r>
@@ -5655,325 +5655,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Experimental Cell to Study the Thermo-aeraulic Behaviour of an Electrical Cabinet Room</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+                <w:t xml:space="preserve">Performances des systèmes adiabatiques directs pour des locaux industriels pour différentes localisations en climats futurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Borel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROOMVENT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Oléron (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592555v1</w:t>
+                <w:t xml:space="preserve">hal-04580586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances des systèmes adiabatiques directs pour des locaux industriels pour différentes localisations en climats futurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Breteau</w:t>
+                <w:t xml:space="preserve">Development of an Experimental Cell to Study the Thermo-aeraulic Behaviour of an Electrical Cabinet Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Moulouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Houvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Oléron (FR), France</w:t>
+              <w:t xml:space="preserve">ROOMVENT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580586v1</w:t>
+                <w:t xml:space="preserve">hal-04592555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un moyen d’essai pour l’étude du comportement thermo- aéraulique d’un local électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Moulouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Houvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6005,408 +6005,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures du champ de température par fibres optiques au sein d'un local expérimental industriel dédié à l'étude des phénomènes thermo-aérauliques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+                <w:t xml:space="preserve">Comparaison d'indicateurs dans l'analyse du confort intérieur d'un bâtiment industriel équipé d'un système de rafraîchissement adiabatique direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31ème Congrès Français de la Société Française de Thermique "Thermique et Agroressources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique, May 2023, Reims, France. pp.127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184904v1</w:t>
+                <w:t xml:space="preserve">hal-04113120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique thermo-aéraulique d'un local équipé d'une armoire électrique thermosensible : Analyse de sensibilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mesures du champ de température par fibres optiques au sein d'un local expérimental industriel dédié à l'étude des phénomènes thermo-aérauliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Moulouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Houvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Houvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2023-050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184910v1</w:t>
+                <w:t xml:space="preserve">hal-04184904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'indicateurs dans l'analyse du confort intérieur d'un bâtiment industriel équipé d'un système de rafraîchissement adiabatique direct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Breteau</w:t>
+                <w:t xml:space="preserve">Etude numérique thermo-aéraulique d'un local équipé d'une armoire électrique thermosensible : Analyse de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Moulouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Houvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès Français de la Société Française de Thermique "Thermique et Agroressources"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113120v1</w:t>
+                <w:t xml:space="preserve">hal-04184910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale à échelle réduite d'un bassin de toit -Performance de rafraîchissement en climat océanique</w:t>
               </w:r>
@@ -6548,51 +6548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6747,77 +6747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Global Thermal Performances of a Facade Under Real Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6868,51 +6868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametric analysis of a double-skin façade for a building in oceanic climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6950,90 +6950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifiabilité des performances thermiques d’une façade-test soumise à des conditions climatiques réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7093,51 +7093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensitivity analysis of a double-skin façade for a building located in La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7169,334 +7169,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Study of the Thermal Performance of a Single-family House Equipped with an Airflow Window integrating a Heated Glazing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluation des performances thermo-aérauliques d’un bâtiment en climat tropical par simulation numérique : Cas de la Guinée Conakry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Aliou Ii Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Greffet</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamby Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2019, 16th IBPSA international conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès français de thermique (SFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333088v1</w:t>
+                <w:t xml:space="preserve">hal-03073963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances thermo-aérauliques d’un bâtiment en climat tropical par simulation numérique : Cas de la Guinée Conakry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Parametric Study of the Thermal Performance of a Single-family House Equipped with an Airflow Window integrating a Heated Glazing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mamby Keita</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique (SFT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building Simulation 2019, 16th IBPSA international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2019.211049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073963v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of models to identify thermal characteristics of multi-layer building walls using inverse methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Colmet-Daage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7537,259 +7537,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of energy potential and performance of a residential building-integrated solar micro-CHP system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Modélisation d’un micro-cogénérateur solaire couplé à une chaudière biomasse pour le secteur résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System Simulation in Buildings 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">9ème édition COFRET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057113v1</w:t>
+                <w:t xml:space="preserve">hal-01988152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances d’une toiture végétalisée sur le microclimat et le confort thermique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart Buildings Envelop: How to Combine Summer Comfort and Urban Cooling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">2nd Advanced materials in construction summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988173v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of thermal performances of a house equipped with airflow windows, Comparison to conventional double-glazed windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7831,329 +7818,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROOMVENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’un micro-cogénérateur solaire couplé à une chaudière biomasse pour le secteur résidentiel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+                <w:t xml:space="preserve">Evaluation des performances d’une toiture végétalisée sur le microclimat et le confort thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition COFRET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988152v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Buildings Envelop: How to Combine Summer Comfort and Urban Cooling?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">Numerical investigation of energy potential and performance of a residential building-integrated solar micro-CHP system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Advanced materials in construction summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">System Simulation in Buildings 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988113v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art des méthodes inverses appliquées à la caractérisation thermique des parois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8312,51 +8312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8388,917 +8388,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude paramétrique d’une fenêtre pariéto-dynamique intégrant un vitrage chauffant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madi Kaboré</w:t>
+                <w:t xml:space="preserve">Etude expérimentale des conditions de génération directe de vapeur d'un micro-cogénérateur à l’aide d’un concentrateur cylindro-parabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988184v1</w:t>
+                <w:t xml:space="preserve">hal-01988197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des conditions de génération directe de vapeur d'un micro-cogénérateur à l’aide d’un concentrateur cylindro-parabolique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Martinez</w:t>
+                <w:t xml:space="preserve">Etude paramétrique d’une fenêtre pariéto-dynamique intégrant un vitrage chauffant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988197v1</w:t>
+                <w:t xml:space="preserve">hal-01988184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles en thermique du bâtiment, réduction de modèles et approches inverses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cool roof and natural ventilation for UHI mitigation and indoor comfort – cooling indicators for a commercial building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Maillet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">PLEA 2017, Design to thrive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, EDINBURGH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987737v1</w:t>
+                <w:t xml:space="preserve">hal-01719545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des solutions de rafraîchissement passif d’un bâtiment commercial et de son environnement proche : « Cool roof » et ventilation naturelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles en thermique du bâtiment, réduction de modèles et approches inverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aix-Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée thématique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841377v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique des performances thermiques d’une maison individuelle équipée de fenêtres pariétodynamiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Greffet</w:t>
+                <w:t xml:space="preserve">Évaluation des solutions de rafraîchissement passif d’un bâtiment commercial et de son environnement proche : « Cool roof » et ventilation naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987713v1</w:t>
+                <w:t xml:space="preserve">hal-01841377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool roof and natural ventilation for UHI mitigation and indoor comfort – cooling indicators for a commercial building</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">Etude numérique des performances thermiques d’une maison individuelle équipée de fenêtres pariétodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEA 2017, Design to thrive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, EDINBURGH, United Kingdom</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719545v1</w:t>
+                <w:t xml:space="preserve">hal-01987713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du comportement thermique d’une fenêtre pariétodynamique. Comparaison à celui d’une fenêtre classique à double vitrage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
+                <w:t xml:space="preserve">Low-rise commercial buildings optimization – energy performance and passive cooling potential in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Building Simulation &amp; Optimization 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Newcastle, United Kingdom. pp.108-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987770v1</w:t>
+                <w:t xml:space="preserve">hal-01841116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rise commercial buildings optimization – energy performance and passive cooling potential in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.O. Abadie</w:t>
+                <w:t xml:space="preserve">Etude expérimentale du comportement thermique d’une fenêtre pariétodynamique. Comparaison à celui d’une fenêtre classique à double vitrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation &amp; Optimization 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Newcastle, United Kingdom. pp.108-114</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841116v1</w:t>
+                <w:t xml:space="preserve">hal-01987770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des enveloppes de bâtiments commerciaux – cartographie des stratégies de conception passive en France</w:t>
               </w:r>
@@ -9323,51 +9323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remon Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9386,558 +9386,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un modèle numérique de fenêtre pariétodynamique en conditions in-situ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+                <w:t xml:space="preserve">Méthode d’optimisation pour la conception de systèmes compacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Srun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inard Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988038v1</w:t>
+                <w:t xml:space="preserve">hal-01988002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par double changement d’échelle des transferts de chaleur et de masse dans les isolants à base de fibres végétales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lux</w:t>
+                <w:t xml:space="preserve">Evaluation expérimentale des performances d’une installation de micro-cogénération solaire couplant un concentrateur cylindro-parabolique et un moteur à cycle de Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebault Kientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nepveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987989v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation expérimentale des performances d’une installation de micro-cogénération solaire couplant un concentrateur cylindro-parabolique et un moteur à cycle de Hirn</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
+                <w:t xml:space="preserve">Validation d’un modèle numérique de fenêtre pariétodynamique en conditions in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988021v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’optimisation pour la conception de systèmes compacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation par double changement d’échelle des transferts de chaleur et de masse dans les isolants à base de fibres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
+                <w:t xml:space="preserve">Rayan El Sawalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inard Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988002v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale et numérique des performances d’un bâtiment tertiaire et industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique (SFT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.827-834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9962,51 +9962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-cogénération solaire adaptée au bâtiment : présentation et résultats expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10051,325 +10051,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the thermal stratification modelling effect on comfort for the case of a commercial low-rise building</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Abadie</w:t>
+                <w:t xml:space="preserve">Etude de l’impact des « cool roofs », de la ventilation naturelle et de l’inertie thermique du sol sur les performances énergétiques de bâtiments commerciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Salagnac</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong SAR China. pp.000-008</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017572v1</w:t>
+                <w:t xml:space="preserve">hal-01841387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact des « cool roofs », de la ventilation naturelle et de l’inertie thermique du sol sur les performances énergétiques de bâtiments commerciaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical analysis of the thermal stratification modelling effect on comfort for the case of a commercial low-rise building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remon Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lapisa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong SAR China. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841387v1</w:t>
+                <w:t xml:space="preserve">hal-01017572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de la stratification thermique pour l'évaluation du confort thermique d'un bâtiment commercial de faible hauteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France-Arras-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Arras, France. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10394,103 +10394,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design impacts of cool roof coating, ventilation and thermal inertia on commercial low-rise building energy demand and summer comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th AIVC - 3rd TightVent - 2nd Cool Roofs - 1st Venticool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10515,77 +10515,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ground thermal inertia on the energy balance of commercial low-rise buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10617,977 +10617,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas-test ADNBATI, un benchmark sur la ventilation naturelle dans une pièce d'habitation</w:t>
+                <w:t xml:space="preserve">Modelling heat and mass transfer in bread baking with mechanical deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pons</w:t>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bastide</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E Wurtz</w:t>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Thermal Sciences Conference (Eurotherm 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Poitiers, France. pp.012146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836598v1</w:t>
+                <w:t xml:space="preserve">hal-00768270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation numérique des phénomènes multi physique mis en jeu lors de la cuisson d'un milieu poreux déformable non saturé &amp;quot;pâton de pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique d'un bâtiment de dépôt et tertiaire à basse consommation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">Le cas-test ADNBATI, un benchmark sur la ventilation naturelle dans une pièce d'habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Clerjaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+                <w:t xml:space="preserve">B Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres AUGC-IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. C. Batsale et M. Azaiez - SFT-Paris, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738719v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling heat and mass transfer in bread baking with mechanical deformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et numérique d'un bâtiment de dépôt et tertiaire à basse consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Clerjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Thermal Sciences Conference (Eurotherm 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres AUGC-IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chambéry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768270v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The test case ADNBATI, a benchmark on natural ventilation in a room</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de propriétés radiatives de revêtements en toiture : Application à un bâtiment industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bastide</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Energie Solaire et Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Perpignan, France. pp.661-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918242v1</w:t>
+                <w:t xml:space="preserve">hal-01738722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roof design and skylights effects on the energy performance and comfort of low energy industrial buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES Solar World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de propriétés radiatives de revêtements en toiture : Application à un bâtiment industriel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+                <w:t xml:space="preserve">The test case ADNBATI, a benchmark on natural ventilation in a room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energie Solaire et Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Perpignan, France. pp.661-666</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738722v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact des ouvrants en toiture sur les performances énergétiques de bâtiments industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11638,51 +11638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11733,64 +11733,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des coefficients de diffusion hydrique de matériaux du bâtiment lors du séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11822,705 +11822,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermique de laines isolantes à des teneurs en eau variables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Estimation of hydrous diffusion coefficients of building materials during drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Beji</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.359-364</w:t>
+              <w:t xml:space="preserve">Colloque AFSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France. pp. 32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540723v1</w:t>
+                <w:t xml:space="preserve">hal-00403967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of hydrous diffusion coefficients of building materials during drying</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Comportement thermique de laines isolantes à des teneurs en eau variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marmoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Achchaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AFSIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lyon, France. pp. 32-33</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.359-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403967v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du séchage et de la réticulation de vernis en base aqueuse sous rayonnement infrarouge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Experimental study of hemp concrete block drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp 308-308</w:t>
+              <w:t xml:space="preserve">16th International Drying Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp. 894-900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401459v1</w:t>
+                <w:t xml:space="preserve">hal-00403965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the drying and curing of water based varnishes by infrared radiation</w:t>
+                <w:t xml:space="preserve">Etude du séchage et de la réticulation de vernis en base aqueuse sous rayonnement infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Drying Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp. 1219-1224</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp 308-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403964v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of toluene diffusion and swelling behavior in EEA-CNP Conductive Polymer nanoComposite (CPC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the drying and curing of water based varnishes by infrared radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Feller</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society (MRS) fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Boston, France</w:t>
+              <w:t xml:space="preserve">16th International Drying Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp. 1219-1224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402380v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Properties of Hempcrete: Variations versus Density and Water Content.</w:t>
+                <w:t xml:space="preserve">Modeling of toluene diffusion and swelling behavior in EEA-CNP Conductive Polymer nanoComposite (CPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Collet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Sylvain Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Glouannec</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermophysical Properties (ECTP 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Pau, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society (MRS) fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Boston, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539922v1</w:t>
+                <w:t xml:space="preserve">hal-00402380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du séchage par convection et par infrarouge d'un sulfate de fer hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12535,532 +12548,519 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp 679-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of hemp concrete block drying</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Thermal Properties of Hempcrete: Variations versus Density and Water Content.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pretot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Collet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Drying Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp. 894-900</w:t>
+              <w:t xml:space="preserve">18th European Conference on Thermophysical Properties (ECTP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403965v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une commande optimale pour le séchage par rayonnement infrarouge d'un polymère en solution aqueuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Determination of optimal operating conditions of a drying process: application to combined convective-infrared and convective-microwave drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ile des Embiez, France. pp. 1233-1238</w:t>
+              <w:t xml:space="preserve">AFSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401512v1</w:t>
+                <w:t xml:space="preserve">hal-00401143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of optimal operating conditions of a drying process: application to combined convective-infrared and convective-microwave drying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Etude numérique et expérimentale du comportement électrothermique de bandes en composite polymère conducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Droval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFSIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Colloque Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp. 657-662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401143v1</w:t>
+                <w:t xml:space="preserve">hal-00401428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique et expérimentale du comportement électrothermique de bandes en composite polymère conducteur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Etude d'une commande optimale pour le séchage par rayonnement infrarouge d'un polymère en solution aqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp. 657-662</w:t>
+              <w:t xml:space="preserve">, 2007, Ile des Embiez, France. pp. 1233-1238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401428v1</w:t>
+                <w:t xml:space="preserve">hal-00401512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization with constraints of an infrared-convective drying of a polymer aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13092,420 +13092,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">novel diphasic conductive polymer composites (CPC) with high thermal conductivity for self-regulated heating</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">estimation of diffusion coefficient in drying of polymer aqueous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Word Polymer Congress MACRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Rio, Brazil. pp.16-21</w:t>
+              <w:t xml:space="preserve">15th international drying symposiu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary. pp.1839-1846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601010v1</w:t>
+                <w:t xml:space="preserve">hal-00601006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des propriétés thermophysiques de matériaux par techniques inverses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Estimation du coefficient de diffusion d'un polymère en solution aqueuse au cours de son séchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF2M Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">27èmes journées du Groupe Français des Polymères section Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496699v1</w:t>
+                <w:t xml:space="preserve">hal-00496671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">estimation of diffusion coefficient in drying of polymer aqueous</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">novel diphasic conductive polymer composites (CPC) with high thermal conductivity for self-regulated heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Droval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international drying symposiu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary. pp.1839-1846</w:t>
+              <w:t xml:space="preserve">Word Polymer Congress MACRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rio, Brazil. pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601006v1</w:t>
+                <w:t xml:space="preserve">hal-00601010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du coefficient de diffusion d'un polymère en solution aqueuse au cours de son séchage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Détermination des propriétés thermophysiques de matériaux par techniques inverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes journées du Groupe Français des Polymères section Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque SF2M Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496671v1</w:t>
+                <w:t xml:space="preserve">hal-00496699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13536,77 +13536,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des méthodes de détermination de la résistance thermique et analyse de l'incertitude entre les échelles du matériau et de la paroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sidambarompoulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13644,90 +13644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et optimisation de modèles thermiques réduits d’une cellule test par méthode statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique (SFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13797,64 +13797,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles utilisations de la simulation - Bâtiment industriel et tertiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13918,768 +13918,768 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Heat and Mass Transfer in Bread During Baking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">CONDUCTIVE POLYMER NANOCOMPOSITE FOR SOLVENT DETECTION EXPERIMENTAL AND MODELING BEHAVIOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718321v1</w:t>
+                <w:t xml:space="preserve">hal-00718656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation des phénomènes mis en jeux dans la réponse électrique d'un polymère composite conducteur soumis à des vapeurs de toluène</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Feller</w:t>
+                <w:t xml:space="preserve">Modeling Heat and Mass Transfer in Bread During Baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718721v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONDUCTIVE POLYMER NANOCOMPOSITE FOR SOLVENT DETECTION EXPERIMENTAL AND MODELING BEHAVIOR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Étude et modélisation des phénomènes mis en jeux dans la réponse électrique d'un polymère composite conducteur soumis à des vapeurs de toluène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718656v1</w:t>
+                <w:t xml:space="preserve">hal-00718721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ventilation sous-toiture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Efficacité énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009, pp.35</w:t>
+              <w:t xml:space="preserve">2009, 906 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544909v1</w:t>
+                <w:t xml:space="preserve">hal-00542738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toitures rafraichissantes &amp;quot;Cool Roofs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Influence de la teneur en eau sur les propriétés thermiques de bétons chargés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Azzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bebahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2009, pp.37</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544907v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité énergétique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">La ventilation sous-toiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009, 906 p</w:t>
+              <w:t xml:space="preserve">2009, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542738v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la teneur en eau sur les propriétés thermiques de bétons chargés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toitures rafraichissantes &amp;quot;Cool Roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bebahi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00541026v1</w:t>
+                <w:t xml:space="preserve">hal-00544907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du séchage et de la réticulation par infrarouge de vernis en base aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14723,77 +14723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du séchage et de la réticulation par infrarouge de vernis en base acqueuse. Partie I : Caractérisation des vernis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14811,77 +14811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentales et numérique des gradients de température dans des pièces en élastomère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guézenoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14899,90 +14899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique d'élastomères - Détermination numérique des profils de température dans des conduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guézenoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15013,64 +15013,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination en régime transitoire des propriétés thermophysiques de matériaux par technique inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15178,51 +15178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D68992DE"/>
+    <w:nsid w:val="DAD9BAD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15409,51 +15409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-salagnac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9148-8504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120527871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Breteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Caous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115472" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moulouel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.114512" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04986871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14123706" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13236192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Michaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Greffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ridoret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ploteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.01.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5N3V7BS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouvier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.10.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P7TR0ZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Sawalhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaut Kientz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rochier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNBK7VXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaknoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0162-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75JRWNQ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-011-0870-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJ4T52JF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Droval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11877" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7B5TD28-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Feller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glouannec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987398v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;zenoc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.03.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDN8KCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Droval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Feller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0196-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBFTPMZB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550433" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN836C0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecharpentier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987433v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987436v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407799808915060" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(97)00100-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHRB7QM0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01143516" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHLCDGGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407789508913711" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1364" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580586v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592575v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184904v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-045" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-050" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Chtioui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ryal Chtioui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Gasparin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lesueur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-033" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02333088v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211049" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Ii Diallo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamby Keita" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02333066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colmet-Daage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988122v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Geoffroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988197v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987737v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Battaglia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987770v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988038v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987989v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan El Sawalhi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988021v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebault Kientz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988002v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Srun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inard Christian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bastide" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brangeon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stephan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wurtz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768294v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738719v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768270v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012146" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918242v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738720v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738723v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718271v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540734v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marmoret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achchaq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beji" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403967v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402380v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thevenot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539922v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pretot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401514v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403965v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401143v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403961v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601010v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601006v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496671v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sidambarompoul&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718321v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718721v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718656v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544909v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourouga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541026v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chikhi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzedine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebahi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543726v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-salagnac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9148-8504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120527871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Breteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Caous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115472" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04986871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14123706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moulouel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.114512" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13236192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Michaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Greffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ridoret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.10.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P7TR0ZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ploteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.01.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5N3V7BS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaut Kientz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rochier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987373v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Sawalhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNBK7VXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaknoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0162-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75JRWNQ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-011-0870-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJ4T52JF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11877" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7B5TD28-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Droval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Droval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Feller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402324v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Feller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glouannec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;zenoc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.03.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDN8KCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400176v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0196-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBFTPMZB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550433" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN836C0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987435v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecharpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987436v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407799808915060" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(97)00100-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHRB7QM0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01143516" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHLCDGGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407789508913711" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1364" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580586v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592575v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113120v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-050" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Chtioui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ryal Chtioui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Gasparin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lesueur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-033" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Ii Diallo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamby Keita" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02333088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211049" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02333066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colmet-Daage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988113v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057113v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Geoffroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987737v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Battaglia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988002v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Srun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inard Christian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988021v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebault Kientz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988038v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987989v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan El Sawalhi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768270v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012146" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836598v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bastide" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brangeon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stephan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wurtz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738719v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738722v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918242v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738723v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718271v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540734v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403967v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540723v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marmoret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achchaq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beji" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403964v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402380v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thevenot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539922v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pretot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401143v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401512v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403961v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496671v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601010v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496699v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sidambarompoul&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718721v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542738v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourouga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541026v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chikhi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzedine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebahi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544909v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544907v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543726v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>