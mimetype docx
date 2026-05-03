--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -316,278 +316,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Boundary Conditions on the Estimation of Thermal Properties in Insulated Building Walls</w:t>
+                <w:t xml:space="preserve">Measurement of air temperature fields in radiative environments using optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rendu</w:t>
+                <w:t xml:space="preserve">Rafik Moulouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
+                <w:t xml:space="preserve">Maxime Houvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings14123706⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230, pp.114512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2024.114512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986871v1</w:t>
+                <w:t xml:space="preserve">hal-04592587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of air temperature fields in radiative environments using optical fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Boundary Conditions on the Estimation of Thermal Properties in Insulated Building Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Houvin</w:t>
+                <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Borel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 230, pp.114512. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.3706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2024.114512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings14123706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592587v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilient cooling strategies- a critical review and qualitative assessment</w:t>
               </w:r>
@@ -926,1044 +926,1044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexes for passive building design in urban context – indoor and outdoor cooling potentials</w:t>
+                <w:t xml:space="preserve">Rafraîchissement d’un bâtiment commercial et de son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Abadie</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.15-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839045v1</w:t>
+                <w:t xml:space="preserve">hal-01840841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafraîchissement d’un bâtiment commercial et de son environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized design of low-rise commercial buildings under various climates – Energy performance and passive cooling strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.83 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840841v1</w:t>
+                <w:t xml:space="preserve">hal-01839977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized design of low-rise commercial buildings under various climates – Energy performance and passive cooling strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lapisa</w:t>
+                <w:t xml:space="preserve">Indexes for passive building design in urban context – indoor and outdoor cooling potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bozonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.O. Abadie</w:t>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132, pp.83 - 95. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173, pp.315 - 325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.01.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839977v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-combined heat and power systems (micro-CHP) based on renewable energy sources</w:t>
+                <w:t xml:space="preserve">Experiment and multiphysic simulation of dough baking by convection, infrared radiation and direct conduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+                <w:t xml:space="preserve">V. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.10.035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.65-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987364v1</w:t>
+                <w:t xml:space="preserve">hal-01987366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment and multiphysic simulation of dough baking by convection, infrared radiation and direct conduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-combined heat and power systems (micro-CHP) based on renewable energy sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ploteau</w:t>
+                <w:t xml:space="preserve">Simon Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jury</w:t>
+                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 115, pp.65-78. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp.262-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987366v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a micro combined heat and power system with a solar parabolic trough collector coupled to a steam Rankine cycle expander</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+                <w:t xml:space="preserve">Estimation of the thermal conductivity of hemp based insulation material from 3D tomographic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El-Sawalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rochier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 134, pp.180-192</w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (8), pp.1559-1569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987371v1</w:t>
+                <w:t xml:space="preserve">hal-01987373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of an oil-free steam piston expander for micro-combined heat and power systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Experimental study of a micro combined heat and power system with a solar parabolic trough collector coupled to a steam Rankine cycle expander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemort</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thiebaut Kientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rochier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 169, pp.788-798</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.180-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987375v1</w:t>
+                <w:t xml:space="preserve">hal-01987371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the thermal conductivity of hemp based insulation material from 3D tomographic images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. El-Sawalhi</w:t>
+                <w:t xml:space="preserve">Experimental study of an oil-free steam piston expander for micro-combined heat and power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lux</w:t>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaut Kientz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (8), pp.1559-1569</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169, pp.788-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987373v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of a solar parabolic trough collector used in a micro-CHP (micro-cogeneration) system with direct steam generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83, pp.474-485</w:t>
@@ -2044,103 +2044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heat and mass transfer in deformable porous media: Application to bread baking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 130, pp.23-35. </w:t>
@@ -2203,219 +2203,219 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Liquid and Vapour Transport Parameters of an Ecological Building Material in Its Early Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 98 (3), pp.589-613</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 98 (3), pp.589-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-013-0162-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987384v1</w:t>
+                <w:t xml:space="preserve">hal-00985786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Liquid and Vapour Transport Parameters of an Ecological Building Material in Its Early Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Salagnac</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 98 (3), pp.589-613. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 98 (3), pp.589-613</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00985786v1</w:t>
+                <w:t xml:space="preserve">hal-01987384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool roof and ventilation efficiency as passive cooling strategies for commercial low-rise buildings - ground thermal inertia impact</w:t>
               </w:r>
@@ -2427,64 +2427,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remon Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (2), pp.205-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2628,1369 +2628,1369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution</w:t>
+                <w:t xml:space="preserve">“Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987391v1</w:t>
+                <w:t xml:space="preserve">hal-00494503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution”</w:t>
+                <w:t xml:space="preserve">Optimal constrained control of an infrared-convective drying of a polymer aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Guerrier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (7), pp.908-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494503v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal constrained control of an infrared-convective drying of a polymer aqueous solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+                <w:t xml:space="preserve">“Rheological properties of conductive polymer composite (CPC) filled with double percolated network of carbon nanoparticles and boron nitride powder”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Droval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87 (7), pp.908-914</w:t>
+              <w:t xml:space="preserve">e-polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 023, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987394v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Rheological properties of conductive polymer composite (CPC) filled with double percolated network of carbon nanoparticles and boron nitride powder”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Glouannec</w:t>
+                <w:t xml:space="preserve">Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.11877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494455v1</w:t>
+                <w:t xml:space="preserve">hal-01987391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Operating Conditions of Microwave−Convective Drying of a Porous Medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+                <w:t xml:space="preserve">Study of the Electro-thermal Behavior of Conductive Polymer Composites Heating Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (1), pp.133-144</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics &amp; Heat Transfers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.493-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987406v1</w:t>
+                <w:t xml:space="preserve">hal-00402324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermal Behavior of Conductive Polymer Composite Heating Elements Filled with Ceramic Particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Droval</w:t>
+                <w:t xml:space="preserve">Optimal operating conditions of microwave-convective drying of a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (4), pp.545-554</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp 133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987401v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Electro-thermal Behavior of Conductive Polymer Composites Heating Elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Feller</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics &amp; Heat Transfers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49, pp.493-505</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp.025011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402324v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal operating conditions of microwave-convective drying of a porous medium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+                <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guézenoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (1), pp 133-144</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 187 (3), pp.280-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399026v1</w:t>
+                <w:t xml:space="preserve">hal-01987398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G Glouannec</w:t>
+                <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guézenoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.280-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987403v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Allanic</w:t>
+                <w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Droval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 187 (3), pp.280-288</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (025011), (10pp)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987398v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Operating Conditions of Microwave−Convective Drying of a Porous Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp.133-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400177v1</w:t>
+                <w:t xml:space="preserve">hal-01987406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Salagnac</w:t>
+                <w:t xml:space="preserve">Electrothermal Behavior of Conductive Polymer Composite Heating Elements Filled with Ceramic Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (025011), (10pp)</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (4), pp.545-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400176v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective and radiant drying of a polymer aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4049,293 +4049,293 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity enhancement of electrically insulating syndiotactic poly(styrene) matrix for diphasic conductive polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (9-10), pp.732-745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495132v1</w:t>
+                <w:t xml:space="preserve">hal-01987413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity enhancement of electrically insulating syndiotactic poly(styrene) matrix for diphasic conductive polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (9-10), pp.732-745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987413v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of radiant-convective drying of a porous medium by design of experiments methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (8), pp.953-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4386,51 +4386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (8), pp.953-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4610,51 +4610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4692,77 +4692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Electrical and Thermal Behavior of Conductive Polymer Composites Heating Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4794,217 +4794,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curing of composites by radiation and natural convection in an autoclave</w:t>
+                <w:t xml:space="preserve">Numerical modeling of heat and mass transfer in porous medium during combined hot air, infrared and microwaves drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 50 (12), pp.3149-3159</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (19-20), pp.4479-4489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987433v1</w:t>
+                <w:t xml:space="preserve">hal-01987435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of heat and mass transfer in porous medium during combined hot air, infrared and microwaves drying</w:t>
+                <w:t xml:space="preserve">Curing of composites by radiation and natural convection in an autoclave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 47 (19-20), pp.4479-4489</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (12), pp.3149-3159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987435v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIFFUSE APPROXIMATION AND CONTROL-VOLUME-BASED FINITE-ELEMENT METHODS: A COMPARATIVE STUDY</w:t>
               </w:r>
@@ -5655,325 +5655,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances des systèmes adiabatiques directs pour des locaux industriels pour différentes localisations en climats futurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Breteau</w:t>
+                <w:t xml:space="preserve">Development of an Experimental Cell to Study the Thermo-aeraulic Behaviour of an Electrical Cabinet Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Moulouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Houvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Oléron (FR), France</w:t>
+              <w:t xml:space="preserve">ROOMVENT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580586v1</w:t>
+                <w:t xml:space="preserve">hal-04592555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Experimental Cell to Study the Thermo-aeraulic Behaviour of an Electrical Cabinet Room</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+                <w:t xml:space="preserve">Performances des systèmes adiabatiques directs pour des locaux industriels pour différentes localisations en climats futurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Borel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROOMVENT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Oléron (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592555v1</w:t>
+                <w:t xml:space="preserve">hal-04580586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un moyen d’essai pour l’étude du comportement thermo- aéraulique d’un local électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Moulouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Houvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6005,408 +6005,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'indicateurs dans l'analyse du confort intérieur d'un bâtiment industriel équipé d'un système de rafraîchissement adiabatique direct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Breteau</w:t>
+                <w:t xml:space="preserve">Mesures du champ de température par fibres optiques au sein d'un local expérimental industriel dédié à l'étude des phénomènes thermo-aérauliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Moulouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Houvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès Français de la Société Française de Thermique "Thermique et Agroressources"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113120v1</w:t>
+                <w:t xml:space="preserve">hal-04184904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures du champ de température par fibres optiques au sein d'un local expérimental industriel dédié à l'étude des phénomènes thermo-aérauliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etude numérique thermo-aéraulique d'un local équipé d'une armoire électrique thermosensible : Analyse de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Moulouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Houvin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2023-045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184904v1</w:t>
+                <w:t xml:space="preserve">hal-04184910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique thermo-aéraulique d'un local équipé d'une armoire électrique thermosensible : Analyse de sensibilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+                <w:t xml:space="preserve">Comparaison d'indicateurs dans l'analyse du confort intérieur d'un bâtiment industriel équipé d'un système de rafraîchissement adiabatique direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Houvin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31ème Congrès Français de la Société Française de Thermique "Thermique et Agroressources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique, May 2023, Reims, France. pp.127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184910v1</w:t>
+                <w:t xml:space="preserve">hal-04113120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale à échelle réduite d'un bassin de toit -Performance de rafraîchissement en climat océanique</w:t>
               </w:r>
@@ -6548,51 +6548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6747,77 +6747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Global Thermal Performances of a Facade Under Real Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6868,51 +6868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametric analysis of a double-skin façade for a building in oceanic climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6950,90 +6950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifiabilité des performances thermiques d’une façade-test soumise à des conditions climatiques réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7093,51 +7093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensitivity analysis of a double-skin façade for a building located in La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7169,334 +7169,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances thermo-aérauliques d’un bâtiment en climat tropical par simulation numérique : Cas de la Guinée Conakry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Parametric Study of the Thermal Performance of a Single-family House Equipped with an Airflow Window integrating a Heated Glazing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mamby Keita</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique (SFT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building Simulation 2019, 16th IBPSA international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2019.211049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073963v1</w:t>
+                <w:t xml:space="preserve">hal-02333088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Study of the Thermal Performance of a Single-family House Equipped with an Airflow Window integrating a Heated Glazing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation des performances thermo-aérauliques d’un bâtiment en climat tropical par simulation numérique : Cas de la Guinée Conakry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Aliou Ii Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Greffet</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamby Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2019, 16th IBPSA international conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès français de thermique (SFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333088v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of models to identify thermal characteristics of multi-layer building walls using inverse methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Colmet-Daage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7537,246 +7537,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’un micro-cogénérateur solaire couplé à une chaudière biomasse pour le secteur résidentiel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+                <w:t xml:space="preserve">Evaluation des performances d’une toiture végétalisée sur le microclimat et le confort thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition COFRET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988152v1</w:t>
+                <w:t xml:space="preserve">hal-01988173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Buildings Envelop: How to Combine Summer Comfort and Urban Cooling?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">Numerical investigation of energy potential and performance of a residential building-integrated solar micro-CHP system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Advanced materials in construction summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">System Simulation in Buildings 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988113v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of thermal performances of a house equipped with airflow windows, Comparison to conventional double-glazed windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7818,342 +7831,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROOMVENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances d’une toiture végétalisée sur le microclimat et le confort thermique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">Modélisation d’un micro-cogénérateur solaire couplé à une chaudière biomasse pour le secteur résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">9ème édition COFRET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988173v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of energy potential and performance of a residential building-integrated solar micro-CHP system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+                <w:t xml:space="preserve">Smart Buildings Envelop: How to Combine Summer Comfort and Urban Cooling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System Simulation in Buildings 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">2nd Advanced materials in construction summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057113v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art des méthodes inverses appliquées à la caractérisation thermique des parois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8312,51 +8312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8394,51 +8394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des conditions de génération directe de vapeur d'un micro-cogénérateur à l’aide d’un concentrateur cylindro-parabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8541,51 +8541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8604,701 +8604,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool roof and natural ventilation for UHI mitigation and indoor comfort – cooling indicators for a commercial building</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles en thermique du bâtiment, réduction de modèles et approches inverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEA 2017, Design to thrive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, EDINBURGH, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée thématique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719545v1</w:t>
+                <w:t xml:space="preserve">hal-01987737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles en thermique du bâtiment, réduction de modèles et approches inverses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des solutions de rafraîchissement passif d’un bâtiment commercial et de son environnement proche : « Cool roof » et ventilation naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Maillet</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987737v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des solutions de rafraîchissement passif d’un bâtiment commercial et de son environnement proche : « Cool roof » et ventilation naturelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madi Kaboré</w:t>
+                <w:t xml:space="preserve">Etude numérique des performances thermiques d’une maison individuelle équipée de fenêtres pariétodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aix-Marseille, France</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841377v1</w:t>
+                <w:t xml:space="preserve">hal-01987713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique des performances thermiques d’une maison individuelle équipée de fenêtres pariétodynamiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Greffet</w:t>
+                <w:t xml:space="preserve">Cool roof and natural ventilation for UHI mitigation and indoor comfort – cooling indicators for a commercial building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">PLEA 2017, Design to thrive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, EDINBURGH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987713v1</w:t>
+                <w:t xml:space="preserve">hal-01719545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rise commercial buildings optimization – energy performance and passive cooling potential in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.O. Abadie</w:t>
+                <w:t xml:space="preserve">Etude expérimentale du comportement thermique d’une fenêtre pariétodynamique. Comparaison à celui d’une fenêtre classique à double vitrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation &amp; Optimization 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Newcastle, United Kingdom. pp.108-114</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841116v1</w:t>
+                <w:t xml:space="preserve">hal-01987770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du comportement thermique d’une fenêtre pariétodynamique. Comparaison à celui d’une fenêtre classique à double vitrage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
+                <w:t xml:space="preserve">Low-rise commercial buildings optimization – energy performance and passive cooling potential in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Building Simulation &amp; Optimization 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Newcastle, United Kingdom. pp.108-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987770v1</w:t>
+                <w:t xml:space="preserve">hal-01841116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des enveloppes de bâtiments commerciaux – cartographie des stratégies de conception passive en France</w:t>
               </w:r>
@@ -9323,51 +9323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remon Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9386,558 +9386,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’optimisation pour la conception de systèmes compacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
+                <w:t xml:space="preserve">Validation d’un modèle numérique de fenêtre pariétodynamique en conditions in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inard Christian</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988002v1</w:t>
+                <w:t xml:space="preserve">hal-01988038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation expérimentale des performances d’une installation de micro-cogénération solaire couplant un concentrateur cylindro-parabolique et un moteur à cycle de Hirn</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+                <w:t xml:space="preserve">Modélisation par double changement d’échelle des transferts de chaleur et de masse dans les isolants à base de fibres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan El Sawalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988021v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un modèle numérique de fenêtre pariétodynamique en conditions in-situ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Greffet</w:t>
+                <w:t xml:space="preserve">Evaluation expérimentale des performances d’une installation de micro-cogénération solaire couplant un concentrateur cylindro-parabolique et un moteur à cycle de Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebault Kientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nepveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988038v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par double changement d’échelle des transferts de chaleur et de masse dans les isolants à base de fibres végétales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode d’optimisation pour la conception de systèmes compacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Srun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan El Sawalhi</w:t>
+                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+                <w:t xml:space="preserve">Inard Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987989v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale et numérique des performances d’un bâtiment tertiaire et industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique (SFT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.827-834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9962,51 +9962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-cogénération solaire adaptée au bâtiment : présentation et résultats expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10051,325 +10051,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact des « cool roofs », de la ventilation naturelle et de l’inertie thermique du sol sur les performances énergétiques de bâtiments commerciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lapisa</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the thermal stratification modelling effect on comfort for the case of a commercial low-rise building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remon Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique (SFT 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong SAR China. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841387v1</w:t>
+                <w:t xml:space="preserve">hal-01017572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the thermal stratification modelling effect on comfort for the case of a commercial low-rise building</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Abadie</w:t>
+                <w:t xml:space="preserve">Etude de l’impact des « cool roofs », de la ventilation naturelle et de l’inertie thermique du sol sur les performances énergétiques de bâtiments commerciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Salagnac</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong SAR China. pp.000-008</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique (SFT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017572v1</w:t>
+                <w:t xml:space="preserve">hal-01841387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de la stratification thermique pour l'évaluation du confort thermique d'un bâtiment commercial de faible hauteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France-Arras-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Arras, France. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10394,103 +10394,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design impacts of cool roof coating, ventilation and thermal inertia on commercial low-rise building energy demand and summer comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th AIVC - 3rd TightVent - 2nd Cool Roofs - 1st Venticool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10515,77 +10515,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ground thermal inertia on the energy balance of commercial low-rise buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10617,977 +10617,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling heat and mass transfer in bread baking with mechanical deformation</w:t>
+                <w:t xml:space="preserve">Le cas-test ADNBATI, un benchmark sur la ventilation naturelle dans une pièce d'habitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Nicolas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Jury</w:t>
+                <w:t xml:space="preserve">A Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Thermal Sciences Conference (Eurotherm 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. C. Batsale et M. Azaiez - SFT-Paris, Jan 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768270v1</w:t>
+                <w:t xml:space="preserve">hal-01836598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation numérique des phénomènes multi physique mis en jeu lors de la cuisson d'un milieu poreux déformable non saturé &amp;quot;pâton de pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas-test ADNBATI, un benchmark sur la ventilation naturelle dans une pièce d'habitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Bastide</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et numérique d'un bâtiment de dépôt et tertiaire à basse consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Brangeon</w:t>
+                <w:t xml:space="preserve">Lilian Clerjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Stephan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J. C. Batsale et M. Azaiez - SFT-Paris, Jan 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontres AUGC-IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836598v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique d'un bâtiment de dépôt et tertiaire à basse consommation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">Modelling heat and mass transfer in bread baking with mechanical deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Clerjaud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres AUGC-IBPSA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Thermal Sciences Conference (Eurotherm 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Poitiers, France. pp.012146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738719v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de propriétés radiatives de revêtements en toiture : Application à un bâtiment industriel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+                <w:t xml:space="preserve">The test case ADNBATI, a benchmark on natural ventilation in a room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energie Solaire et Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Perpignan, France. pp.661-666</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738722v1</w:t>
+                <w:t xml:space="preserve">hal-00918242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roof design and skylights effects on the energy performance and comfort of low energy industrial buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES Solar World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The test case ADNBATI, a benchmark on natural ventilation in a room</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Brangeon</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de propriétés radiatives de revêtements en toiture : Application à un bâtiment industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Wurtz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Energie Solaire et Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Perpignan, France. pp.661-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918242v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact des ouvrants en toiture sur les performances énergétiques de bâtiments industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11638,51 +11638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11733,64 +11733,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des coefficients de diffusion hydrique de matériaux du bâtiment lors du séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11822,1245 +11822,1245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of hydrous diffusion coefficients of building materials during drying</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Comportement thermique de laines isolantes à des teneurs en eau variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marmoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Achchaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AFSIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lyon, France. pp. 32-33</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.359-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403967v1</w:t>
+                <w:t xml:space="preserve">hal-00540723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermique de laines isolantes à des teneurs en eau variables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Estimation of hydrous diffusion coefficients of building materials during drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Beji</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.359-364</w:t>
+              <w:t xml:space="preserve">Colloque AFSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France. pp. 32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540723v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of hemp concrete block drying</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+                <w:t xml:space="preserve">Etude du séchage et de la réticulation de vernis en base aqueuse sous rayonnement infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Collet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Drying Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp. 894-900</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp 308-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403965v1</w:t>
+                <w:t xml:space="preserve">hal-00401459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du séchage et de la réticulation de vernis en base aqueuse sous rayonnement infrarouge</w:t>
+                <w:t xml:space="preserve">Experimental study of the drying and curing of water based varnishes by infrared radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp 308-308</w:t>
+              <w:t xml:space="preserve">16th International Drying Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp. 1219-1224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401459v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the drying and curing of water based varnishes by infrared radiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Modeling of toluene diffusion and swelling behavior in EEA-CNP Conductive Polymer nanoComposite (CPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Drying Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp. 1219-1224</w:t>
+              <w:t xml:space="preserve">Materials Research Society (MRS) fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Boston, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403964v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of toluene diffusion and swelling behavior in EEA-CNP Conductive Polymer nanoComposite (CPC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale du séchage par convection et par infrarouge d'un sulfate de fer hydrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Feller</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society (MRS) fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Boston, France</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp 679-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402380v1</w:t>
+                <w:t xml:space="preserve">hal-00401514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du séchage par convection et par infrarouge d'un sulfate de fer hydrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Thermal Properties of Hempcrete: Variations versus Density and Water Content.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pretot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Allanic</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp 679-684</w:t>
+              <w:t xml:space="preserve">18th European Conference on Thermophysical Properties (ECTP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401514v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Properties of Hempcrete: Variations versus Density and Water Content.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Experimental study of hemp concrete block drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Collet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermophysical Properties (ECTP 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Pau, France</w:t>
+              <w:t xml:space="preserve">16th International Drying Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp. 894-900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539922v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of optimal operating conditions of a drying process: application to combined convective-infrared and convective-microwave drying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Etude d'une commande optimale pour le séchage par rayonnement infrarouge d'un polymère en solution aqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFSIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Colloque Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ile des Embiez, France. pp. 1233-1238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401143v1</w:t>
+                <w:t xml:space="preserve">hal-00401512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique et expérimentale du comportement électrothermique de bandes en composite polymère conducteur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Determination of optimal operating conditions of a drying process: application to combined convective-infrared and convective-microwave drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp. 657-662</w:t>
+              <w:t xml:space="preserve">AFSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401428v1</w:t>
+                <w:t xml:space="preserve">hal-00401143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une commande optimale pour le séchage par rayonnement infrarouge d'un polymère en solution aqueuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Etude numérique et expérimentale du comportement électrothermique de bandes en composite polymère conducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Droval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Ile des Embiez, France. pp. 1233-1238</w:t>
+              <w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp. 657-662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401512v1</w:t>
+                <w:t xml:space="preserve">hal-00401428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization with constraints of an infrared-convective drying of a polymer aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13092,420 +13092,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">estimation of diffusion coefficient in drying of polymer aqueous</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">novel diphasic conductive polymer composites (CPC) with high thermal conductivity for self-regulated heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Droval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international drying symposiu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary. pp.1839-1846</w:t>
+              <w:t xml:space="preserve">Word Polymer Congress MACRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rio, Brazil. pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601006v1</w:t>
+                <w:t xml:space="preserve">hal-00601010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du coefficient de diffusion d'un polymère en solution aqueuse au cours de son séchage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Détermination des propriétés thermophysiques de matériaux par techniques inverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes journées du Groupe Français des Polymères section Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque SF2M Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496671v1</w:t>
+                <w:t xml:space="preserve">hal-00496699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">novel diphasic conductive polymer composites (CPC) with high thermal conductivity for self-regulated heating</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">estimation of diffusion coefficient in drying of polymer aqueous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Word Polymer Congress MACRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Rio, Brazil. pp.16-21</w:t>
+              <w:t xml:space="preserve">15th international drying symposiu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary. pp.1839-1846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601010v1</w:t>
+                <w:t xml:space="preserve">hal-00601006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des propriétés thermophysiques de matériaux par techniques inverses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Estimation du coefficient de diffusion d'un polymère en solution aqueuse au cours de son séchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF2M Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">27èmes journées du Groupe Français des Polymères section Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496699v1</w:t>
+                <w:t xml:space="preserve">hal-00496671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13536,77 +13536,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des méthodes de détermination de la résistance thermique et analyse de l'incertitude entre les échelles du matériau et de la paroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sidambarompoulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13644,90 +13644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et optimisation de modèles thermiques réduits d’une cellule test par méthode statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique (SFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13797,64 +13797,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles utilisations de la simulation - Bâtiment industriel et tertiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13918,768 +13918,768 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONDUCTIVE POLYMER NANOCOMPOSITE FOR SOLVENT DETECTION EXPERIMENTAL AND MODELING BEHAVIOR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Thevenot</w:t>
+                <w:t xml:space="preserve">Modeling Heat and Mass Transfer in Bread During Baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718656v1</w:t>
+                <w:t xml:space="preserve">hal-00718321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Heat and Mass Transfer in Bread During Baking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Étude et modélisation des phénomènes mis en jeux dans la réponse électrique d'un polymère composite conducteur soumis à des vapeurs de toluène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boillereaux</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00718321v1</w:t>
+                <w:t xml:space="preserve">hal-00718721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation des phénomènes mis en jeux dans la réponse électrique d'un polymère composite conducteur soumis à des vapeurs de toluène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">CONDUCTIVE POLYMER NANOCOMPOSITE FOR SOLVENT DETECTION EXPERIMENTAL AND MODELING BEHAVIOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718721v1</w:t>
+                <w:t xml:space="preserve">hal-00718656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité énergétique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">La ventilation sous-toiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009, 906 p</w:t>
+              <w:t xml:space="preserve">2009, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542738v1</w:t>
+                <w:t xml:space="preserve">hal-00544909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la teneur en eau sur les propriétés thermiques de bétons chargés</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Toitures rafraichissantes &amp;quot;Cool Roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541026v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ventilation sous-toiture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Efficacité énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009, pp.35</w:t>
+              <w:t xml:space="preserve">2009, 906 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544909v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toitures rafraichissantes &amp;quot;Cool Roofs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Influence de la teneur en eau sur les propriétés thermiques de bétons chargés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Azzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bebahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2009, pp.37</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544907v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du séchage et de la réticulation par infrarouge de vernis en base aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14723,77 +14723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du séchage et de la réticulation par infrarouge de vernis en base acqueuse. Partie I : Caractérisation des vernis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14811,77 +14811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentales et numérique des gradients de température dans des pièces en élastomère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guézenoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14899,90 +14899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique d'élastomères - Détermination numérique des profils de température dans des conduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guézenoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15013,64 +15013,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination en régime transitoire des propriétés thermophysiques de matériaux par technique inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15178,51 +15178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAD9BAD7"/>
+    <w:nsid w:val="B0665F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15409,51 +15409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-salagnac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9148-8504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120527871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Breteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Caous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115472" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04986871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14123706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moulouel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.114512" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13236192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Michaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Greffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ridoret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.10.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P7TR0ZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ploteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.01.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5N3V7BS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaut Kientz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rochier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987373v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Sawalhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNBK7VXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaknoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0162-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75JRWNQ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-011-0870-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJ4T52JF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11877" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7B5TD28-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Droval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Droval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Feller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402324v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Feller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glouannec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;zenoc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.03.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDN8KCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400176v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0196-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBFTPMZB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550433" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN836C0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987435v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecharpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987436v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407799808915060" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(97)00100-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHRB7QM0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01143516" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHLCDGGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407789508913711" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1364" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580586v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592575v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113120v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-050" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Chtioui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ryal Chtioui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Gasparin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lesueur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-033" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Ii Diallo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamby Keita" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02333088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211049" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02333066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colmet-Daage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988113v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057113v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Geoffroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987737v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Battaglia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988002v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Srun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inard Christian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988021v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebault Kientz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988038v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987989v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan El Sawalhi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768270v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012146" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836598v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bastide" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brangeon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stephan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wurtz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738719v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738722v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918242v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738723v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718271v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540734v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403967v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540723v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marmoret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achchaq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beji" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403964v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402380v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thevenot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539922v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pretot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401143v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401512v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403961v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496671v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601010v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496699v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sidambarompoul&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718721v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542738v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourouga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541026v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chikhi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzedine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebahi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544909v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544907v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543726v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-salagnac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9148-8504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120527871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Breteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Caous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115472" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moulouel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.114512" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04986871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14123706" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13236192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Michaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Greffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ridoret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ploteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.01.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5N3V7BS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouvier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.10.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P7TR0ZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Sawalhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaut Kientz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rochier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNBK7VXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaknoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0162-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75JRWNQ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-011-0870-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJ4T52JF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Droval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11877" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7B5TD28-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Feller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glouannec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987398v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;zenoc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.03.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDN8KCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987406v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Droval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Feller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0196-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBFTPMZB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550433" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN836C0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecharpentier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987433v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987436v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407799808915060" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(97)00100-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHRB7QM0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01143516" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHLCDGGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407789508913711" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1364" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580586v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592575v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184904v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-045" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-050" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Chtioui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ryal Chtioui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Gasparin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lesueur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-033" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02333088v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211049" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Ii Diallo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamby Keita" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02333066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colmet-Daage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988122v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Geoffroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987737v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Battaglia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987770v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988038v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987989v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan El Sawalhi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988021v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebault Kientz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988002v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Srun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inard Christian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bastide" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brangeon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stephan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wurtz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768294v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738719v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768270v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012146" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918242v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738720v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738723v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718271v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540734v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marmoret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achchaq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beji" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403967v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402380v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thevenot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539922v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pretot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403965v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401143v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403961v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601010v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601006v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496671v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sidambarompoul&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718321v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718721v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718656v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544909v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourouga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541026v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chikhi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzedine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebahi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543726v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>