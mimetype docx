--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -316,278 +316,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of air temperature fields in radiative environments using optical fibers</w:t>
+                <w:t xml:space="preserve">Influence of Boundary Conditions on the Estimation of Thermal Properties in Insulated Building Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Moulouel</w:t>
+                <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Houvin</w:t>
+                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2024.114512⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.3706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings14123706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592587v1</w:t>
+                <w:t xml:space="preserve">hal-04986871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Boundary Conditions on the Estimation of Thermal Properties in Insulated Building Walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of air temperature fields in radiative environments using optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Moulouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rendu</w:t>
+                <w:t xml:space="preserve">Maxime Houvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Doya</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (12), pp.3706. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230, pp.114512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings14123706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2024.114512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986871v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilient cooling strategies- a critical review and qualitative assessment</w:t>
               </w:r>
@@ -926,677 +926,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafraîchissement d’un bâtiment commercial et de son environnement</w:t>
+                <w:t xml:space="preserve">Indexes for passive building design in urban context – indoor and outdoor cooling potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Salagnac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Remi Perrin</w:t>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173, pp.315 - 325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.05.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840841v1</w:t>
+                <w:t xml:space="preserve">hal-01839045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized design of low-rise commercial buildings under various climates – Energy performance and passive cooling strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rafraîchissement d’un bâtiment commercial et de son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lapisa</w:t>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bozonnet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.15-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839977v1</w:t>
+                <w:t xml:space="preserve">hal-01840841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexes for passive building design in urban context – indoor and outdoor cooling potentials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+                <w:t xml:space="preserve">Optimized design of low-rise commercial buildings under various climates – Energy performance and passive cooling strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Abadie</w:t>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 173, pp.315 - 325. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.83 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.05.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839045v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment and multiphysic simulation of dough baking by convection, infrared radiation and direct conduction</w:t>
+                <w:t xml:space="preserve">Micro-combined heat and power systems (micro-CHP) based on renewable energy sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nicolas</w:t>
+                <w:t xml:space="preserve">Simon Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Glouannec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Jury</w:t>
+                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.01.018⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp.262-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987366v1</w:t>
+                <w:t xml:space="preserve">hal-01987364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-combined heat and power systems (micro-CHP) based on renewable energy sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiment and multiphysic simulation of dough baking by convection, infrared radiation and direct conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+                <w:t xml:space="preserve">P. Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
+                <w:t xml:space="preserve">V. Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 154, pp.262-285. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.65-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.10.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987364v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the thermal conductivity of hemp based insulation material from 3D tomographic images</w:t>
               </w:r>
@@ -1671,299 +1671,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a micro combined heat and power system with a solar parabolic trough collector coupled to a steam Rankine cycle expander</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Experimental study of an oil-free steam piston expander for micro-combined heat and power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaut Kientz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rochier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 134, pp.180-192</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169, pp.788-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987371v1</w:t>
+                <w:t xml:space="preserve">hal-01987375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of an oil-free steam piston expander for micro-combined heat and power systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Experimental study of a micro combined heat and power system with a solar parabolic trough collector coupled to a steam Rankine cycle expander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaut Kientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thiebaut Kientz</w:t>
+                <w:t xml:space="preserve">Dominique Rochier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 169, pp.788-798</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.180-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987375v1</w:t>
+                <w:t xml:space="preserve">hal-01987371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of a solar parabolic trough collector used in a micro-CHP (micro-cogeneration) system with direct steam generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83, pp.474-485</w:t>
@@ -2044,103 +2044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heat and mass transfer in deformable porous media: Application to bread baking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 130, pp.23-35. </w:t>
@@ -2203,219 +2203,219 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Liquid and Vapour Transport Parameters of an Ecological Building Material in Its Early Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Salagnac</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 98 (3), pp.589-613. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 98 (3), pp.589-613</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985786v1</w:t>
+                <w:t xml:space="preserve">hal-01987384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Liquid and Vapour Transport Parameters of an Ecological Building Material in Its Early Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 98 (3), pp.589-613</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 98 (3), pp.589-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-013-0162-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987384v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool roof and ventilation efficiency as passive cooling strategies for commercial low-rise buildings - ground thermal inertia impact</w:t>
               </w:r>
@@ -2427,64 +2427,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remon Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (2), pp.205-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2628,1369 +2628,1369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution”</w:t>
+                <w:t xml:space="preserve">Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Glouannec</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.11877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494503v1</w:t>
+                <w:t xml:space="preserve">hal-01987391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal constrained control of an infrared-convective drying of a polymer aqueous solution</w:t>
+                <w:t xml:space="preserve">“Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87 (7), pp.908-914</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987394v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Rheological properties of conductive polymer composite (CPC) filled with double percolated network of carbon nanoparticles and boron nitride powder”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Glouannec</w:t>
+                <w:t xml:space="preserve">Optimal constrained control of an infrared-convective drying of a polymer aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 023, pp.1-10</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (7), pp.908-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494455v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Guerrier</w:t>
+                <w:t xml:space="preserve">“Rheological properties of conductive polymer composite (CPC) filled with double percolated network of carbon nanoparticles and boron nitride powder”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Droval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 023, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987391v1</w:t>
+                <w:t xml:space="preserve">hal-00494455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Electro-thermal Behavior of Conductive Polymer Composites Heating Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Droval</w:t>
+                <w:t xml:space="preserve">Optimal Operating Conditions of Microwave−Convective Drying of a Porous Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics &amp; Heat Transfers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49, pp.493-505</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp.133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402324v1</w:t>
+                <w:t xml:space="preserve">hal-01987406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal operating conditions of microwave-convective drying of a porous medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+                <w:t xml:space="preserve">Electrothermal Behavior of Conductive Polymer Composite Heating Elements Filled with Ceramic Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (1), pp 133-144</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (4), pp.545-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399026v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Study of the Electro-thermal Behavior of Conductive Polymer Composites Heating Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G Glouannec</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (2), pp.025011</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics &amp; Heat Transfers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.493-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987403v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Allanic</w:t>
+                <w:t xml:space="preserve">Optimal operating conditions of microwave-convective drying of a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 187 (3), pp.280-288</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp 133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987398v1</w:t>
+                <w:t xml:space="preserve">hal-00399026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Allanic</w:t>
+                <w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Droval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp.025011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00400177v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+                <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guézenoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (025011), (10pp)</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 187 (3), pp.280-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400176v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Operating Conditions of Microwave−Convective Drying of a Porous Medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guézenoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.280-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987406v1</w:t>
+                <w:t xml:space="preserve">hal-00400177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermal Behavior of Conductive Polymer Composite Heating Elements Filled with Ceramic Particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Droval</w:t>
+                <w:t xml:space="preserve">Conductive polymer composites with double percolated architecture of carbon nanoparticles and ceramic microparticles for high heat dissipation and sharp PTC switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Droval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (4), pp.545-554</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (025011), (10pp)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987401v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective and radiant drying of a polymer aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4049,293 +4049,293 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity enhancement of electrically insulating syndiotactic poly(styrene) matrix for diphasic conductive polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (9-10), pp.732-745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987413v1</w:t>
+                <w:t xml:space="preserve">hal-00495132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity enhancement of electrically insulating syndiotactic poly(styrene) matrix for diphasic conductive polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (9-10), pp.732-745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495132v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of radiant-convective drying of a porous medium by design of experiments methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (8), pp.953-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4386,51 +4386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (8), pp.953-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4610,51 +4610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4692,77 +4692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Electrical and Thermal Behavior of Conductive Polymer Composites Heating Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Droval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4794,217 +4794,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of heat and mass transfer in porous medium during combined hot air, infrared and microwaves drying</w:t>
+                <w:t xml:space="preserve">Curing of composites by radiation and natural convection in an autoclave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 47 (19-20), pp.4479-4489</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (12), pp.3149-3159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987435v1</w:t>
+                <w:t xml:space="preserve">hal-01987433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curing of composites by radiation and natural convection in an autoclave</w:t>
+                <w:t xml:space="preserve">Numerical modeling of heat and mass transfer in porous medium during combined hot air, infrared and microwaves drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 50 (12), pp.3149-3159</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (19-20), pp.4479-4489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987433v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIFFUSE APPROXIMATION AND CONTROL-VOLUME-BASED FINITE-ELEMENT METHODS: A COMPARATIVE STUDY</w:t>
               </w:r>
@@ -5661,103 +5661,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Experimental Cell to Study the Thermo-aeraulic Behaviour of an Electrical Cabinet Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Moulouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Houvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROOMVENT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5890,90 +5890,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un moyen d’essai pour l’étude du comportement thermo- aéraulique d’un local électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Moulouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Houvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6005,408 +6005,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures du champ de température par fibres optiques au sein d'un local expérimental industriel dédié à l'étude des phénomènes thermo-aérauliques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+                <w:t xml:space="preserve">Comparaison d'indicateurs dans l'analyse du confort intérieur d'un bâtiment industriel équipé d'un système de rafraîchissement adiabatique direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31ème Congrès Français de la Société Française de Thermique "Thermique et Agroressources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique, May 2023, Reims, France. pp.127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184904v1</w:t>
+                <w:t xml:space="preserve">hal-04113120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique thermo-aéraulique d'un local équipé d'une armoire électrique thermosensible : Analyse de sensibilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mesures du champ de température par fibres optiques au sein d'un local expérimental industriel dédié à l'étude des phénomènes thermo-aérauliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Moulouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Houvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Houvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2023-050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184910v1</w:t>
+                <w:t xml:space="preserve">hal-04184904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'indicateurs dans l'analyse du confort intérieur d'un bâtiment industriel équipé d'un système de rafraîchissement adiabatique direct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Breteau</w:t>
+                <w:t xml:space="preserve">Etude numérique thermo-aéraulique d'un local équipé d'une armoire électrique thermosensible : Analyse de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Moulouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Caous</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Houvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès Français de la Société Française de Thermique "Thermique et Agroressources"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113120v1</w:t>
+                <w:t xml:space="preserve">hal-04184910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale à échelle réduite d'un bassin de toit -Performance de rafraîchissement en climat océanique</w:t>
               </w:r>
@@ -6548,51 +6548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Caous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6747,77 +6747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Global Thermal Performances of a Facade Under Real Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6868,51 +6868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametric analysis of a double-skin façade for a building in oceanic climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6950,90 +6950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifiabilité des performances thermiques d’une façade-test soumise à des conditions climatiques réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7093,51 +7093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensitivity analysis of a double-skin façade for a building located in La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7201,51 +7201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7318,51 +7318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances thermo-aérauliques d’un bâtiment en climat tropical par simulation numérique : Cas de la Guinée Conakry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Aliou Ii Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7413,90 +7413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of models to identify thermal characteristics of multi-layer building walls using inverse methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Colmet-Daage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7537,1552 +7537,1552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances d’une toiture végétalisée sur le microclimat et le confort thermique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">Numerical study of thermal performances of a house equipped with airflow windows, Comparison to conventional double-glazed windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">ROOMVENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988173v1</w:t>
+                <w:t xml:space="preserve">hal-01988122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of energy potential and performance of a residential building-integrated solar micro-CHP system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Modélisation d’un micro-cogénérateur solaire couplé à une chaudière biomasse pour le secteur résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System Simulation in Buildings 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">9ème édition COFRET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057113v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of thermal performances of a house equipped with airflow windows, Comparison to conventional double-glazed windows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+                <w:t xml:space="preserve">Smart Buildings Envelop: How to Combine Summer Comfort and Urban Cooling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROOMVENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">2nd Advanced materials in construction summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988122v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’un micro-cogénérateur solaire couplé à une chaudière biomasse pour le secteur résidentiel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+                <w:t xml:space="preserve">Evaluation des performances d’une toiture végétalisée sur le microclimat et le confort thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition COFRET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988152v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Buildings Envelop: How to Combine Summer Comfort and Urban Cooling?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">Numerical investigation of energy potential and performance of a residential building-integrated solar micro-CHP system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Advanced materials in construction summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">System Simulation in Buildings 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988113v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art des méthodes inverses appliquées à la caractérisation thermique des parois</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
+                <w:t xml:space="preserve">Détermination des paramètres sensibles pour la conception de bassin de toit ouvert pour le rafraîchissement passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988202v1</w:t>
+                <w:t xml:space="preserve">hal-01988166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des paramètres sensibles pour la conception de bassin de toit ouvert pour le rafraîchissement passif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">Etude paramétrique des performances thermiques d’une maison individuelle équipée d’une fenêtre pariétodynamique intégrant un vitrage chauffant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Greffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988166v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude paramétrique des performances thermiques d’une maison individuelle équipée d’une fenêtre pariétodynamique intégrant un vitrage chauffant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+                <w:t xml:space="preserve">Etat de l'art des méthodes inverses appliquées à la caractérisation thermique des parois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Greffet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée thématique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988162v1</w:t>
+                <w:t xml:space="preserve">hal-01988202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des conditions de génération directe de vapeur d'un micro-cogénérateur à l’aide d’un concentrateur cylindro-parabolique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Martinez</w:t>
+                <w:t xml:space="preserve">Etude paramétrique d’une fenêtre pariéto-dynamique intégrant un vitrage chauffant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988197v1</w:t>
+                <w:t xml:space="preserve">hal-01988184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude paramétrique d’une fenêtre pariéto-dynamique intégrant un vitrage chauffant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madi Kaboré</w:t>
+                <w:t xml:space="preserve">Etude expérimentale des conditions de génération directe de vapeur d'un micro-cogénérateur à l’aide d’un concentrateur cylindro-parabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988184v1</w:t>
+                <w:t xml:space="preserve">hal-01988197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles en thermique du bâtiment, réduction de modèles et approches inverses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cool roof and natural ventilation for UHI mitigation and indoor comfort – cooling indicators for a commercial building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Maillet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">PLEA 2017, Design to thrive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, EDINBURGH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987737v1</w:t>
+                <w:t xml:space="preserve">hal-01719545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des solutions de rafraîchissement passif d’un bâtiment commercial et de son environnement proche : « Cool roof » et ventilation naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique (SFT 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique des performances thermiques d’une maison individuelle équipée de fenêtres pariétodynamiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles en thermique du bâtiment, réduction de modèles et approches inverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée thématique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987713v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool roof and natural ventilation for UHI mitigation and indoor comfort – cooling indicators for a commercial building</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">Etude numérique des performances thermiques d’une maison individuelle équipée de fenêtres pariétodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEA 2017, Design to thrive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, EDINBURGH, United Kingdom</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719545v1</w:t>
+                <w:t xml:space="preserve">hal-01987713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du comportement thermique d’une fenêtre pariétodynamique. Comparaison à celui d’une fenêtre classique à double vitrage</w:t>
               </w:r>
@@ -9189,77 +9189,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-rise commercial buildings optimization – energy performance and passive cooling potential in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lapisa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation &amp; Optimization 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Newcastle, United Kingdom. pp.108-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9323,51 +9323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remon Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9386,558 +9386,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un modèle numérique de fenêtre pariétodynamique en conditions in-situ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Greffet</w:t>
+                <w:t xml:space="preserve">Evaluation expérimentale des performances d’une installation de micro-cogénération solaire couplant un concentrateur cylindro-parabolique et un moteur à cycle de Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebault Kientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nepveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988038v1</w:t>
+                <w:t xml:space="preserve">hal-01988021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par double changement d’échelle des transferts de chaleur et de masse dans les isolants à base de fibres végétales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode d’optimisation pour la conception de systèmes compacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lux</w:t>
+                <w:t xml:space="preserve">Antoine Srun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inard Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987989v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation expérimentale des performances d’une installation de micro-cogénération solaire couplant un concentrateur cylindro-parabolique et un moteur à cycle de Hirn</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
+                <w:t xml:space="preserve">Validation d’un modèle numérique de fenêtre pariétodynamique en conditions in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ridoret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988021v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’optimisation pour la conception de systèmes compacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation par double changement d’échelle des transferts de chaleur et de masse dans les isolants à base de fibres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kátia Cordeiro Mendonça</w:t>
+                <w:t xml:space="preserve">Rayan El Sawalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inard Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988002v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale et numérique des performances d’un bâtiment tertiaire et industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique (SFT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.827-834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9962,51 +9962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-cogénération solaire adaptée au bâtiment : présentation et résultats expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10070,77 +10070,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the thermal stratification modelling effect on comfort for the case of a commercial low-rise building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remon Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Hong Kong SAR China. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10165,103 +10165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’impact des « cool roofs », de la ventilation naturelle et de l’inertie thermique du sol sur les performances énergétiques de bâtiments commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique (SFT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10286,90 +10286,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de la stratification thermique pour l'évaluation du confort thermique d'un bâtiment commercial de faible hauteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lapisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France-Arras-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Arras, France. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10394,103 +10394,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design impacts of cool roof coating, ventilation and thermal inertia on commercial low-rise building energy demand and summer comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th AIVC - 3rd TightVent - 2nd Cool Roofs - 1st Venticool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10515,77 +10515,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ground thermal inertia on the energy balance of commercial low-rise buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10617,977 +10617,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas-test ADNBATI, un benchmark sur la ventilation naturelle dans une pièce d'habitation</w:t>
+                <w:t xml:space="preserve">Modelling heat and mass transfer in bread baking with mechanical deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pons</w:t>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bastide</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E Wurtz</w:t>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Thermal Sciences Conference (Eurotherm 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Poitiers, France. pp.012146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836598v1</w:t>
+                <w:t xml:space="preserve">hal-00768270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et modélisation numérique des phénomènes multi physique mis en jeu lors de la cuisson d'un milieu poreux déformable non saturé &amp;quot;pâton de pain</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le cas-test ADNBATI, un benchmark sur la ventilation naturelle dans une pièce d'habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. C. Batsale et M. Azaiez - SFT-Paris, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768294v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique d'un bâtiment de dépôt et tertiaire à basse consommation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+                <w:t xml:space="preserve">Etude expérimentale et modélisation numérique des phénomènes multi physique mis en jeu lors de la cuisson d'un milieu poreux déformable non saturé &amp;quot;pâton de pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres AUGC-IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738719v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling heat and mass transfer in bread baking with mechanical deformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et numérique d'un bâtiment de dépôt et tertiaire à basse consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Clerjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Thermal Sciences Conference (Eurotherm 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres AUGC-IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chambéry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768270v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The test case ADNBATI, a benchmark on natural ventilation in a room</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
+                <w:t xml:space="preserve">Roof design and skylights effects on the energy performance and comfort of low energy industrial buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bastide</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">ISES Solar World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918242v1</w:t>
+                <w:t xml:space="preserve">hal-01738720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roof design and skylights effects on the energy performance and comfort of low energy industrial buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale de propriétés radiatives de revêtements en toiture : Application à un bâtiment industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES Solar World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Kassel, Germany</w:t>
+              <w:t xml:space="preserve">Energie Solaire et Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Perpignan, France. pp.661-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738720v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de propriétés radiatives de revêtements en toiture : Application à un bâtiment industriel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+                <w:t xml:space="preserve">The test case ADNBATI, a benchmark on natural ventilation in a room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energie Solaire et Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Perpignan, France. pp.661-666</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738722v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact des ouvrants en toiture sur les performances énergétiques de bâtiments industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11638,51 +11638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11733,64 +11733,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des coefficients de diffusion hydrique de matériaux du bâtiment lors du séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11841,51 +11841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermique de laines isolantes à des teneurs en eau variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marmoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Achchaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11962,51 +11962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12038,1029 +12038,1029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du séchage et de la réticulation de vernis en base aqueuse sous rayonnement infrarouge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Experimental study of hemp concrete block drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp 308-308</w:t>
+              <w:t xml:space="preserve">16th International Drying Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp. 894-900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401459v1</w:t>
+                <w:t xml:space="preserve">hal-00403965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the drying and curing of water based varnishes by infrared radiation</w:t>
+                <w:t xml:space="preserve">Etude du séchage et de la réticulation de vernis en base aqueuse sous rayonnement infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Drying Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp. 1219-1224</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp 308-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403964v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of toluene diffusion and swelling behavior in EEA-CNP Conductive Polymer nanoComposite (CPC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the drying and curing of water based varnishes by infrared radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Feller</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society (MRS) fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Boston, France</w:t>
+              <w:t xml:space="preserve">16th International Drying Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp. 1219-1224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402380v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du séchage par convection et par infrarouge d'un sulfate de fer hydrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Modeling of toluene diffusion and swelling behavior in EEA-CNP Conductive Polymer nanoComposite (CPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Allanic</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp 679-684</w:t>
+              <w:t xml:space="preserve">Materials Research Society (MRS) fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Boston, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401514v1</w:t>
+                <w:t xml:space="preserve">hal-00402380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Properties of Hempcrete: Variations versus Density and Water Content.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pretot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Thermophysical Properties (ECTP 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of hemp concrete block drying</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+                <w:t xml:space="preserve">Etude expérimentale du séchage par convection et par infrarouge d'un sulfate de fer hydrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Collet</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Drying Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp. 894-900</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp 679-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403965v1</w:t>
+                <w:t xml:space="preserve">hal-00401514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une commande optimale pour le séchage par rayonnement infrarouge d'un polymère en solution aqueuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Determination of optimal operating conditions of a drying process: application to combined convective-infrared and convective-microwave drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ile des Embiez, France. pp. 1233-1238</w:t>
+              <w:t xml:space="preserve">AFSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401512v1</w:t>
+                <w:t xml:space="preserve">hal-00401143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of optimal operating conditions of a drying process: application to combined convective-infrared and convective-microwave drying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Etude numérique et expérimentale du comportement électrothermique de bandes en composite polymère conducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Droval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFSIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Colloque Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp. 657-662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401143v1</w:t>
+                <w:t xml:space="preserve">hal-00401428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique et expérimentale du comportement électrothermique de bandes en composite polymère conducteur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Etude d'une commande optimale pour le séchage par rayonnement infrarouge d'un polymère en solution aqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp. 657-662</w:t>
+              <w:t xml:space="preserve">, 2007, Ile des Embiez, France. pp. 1233-1238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401428v1</w:t>
+                <w:t xml:space="preserve">hal-00401512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization with constraints of an infrared-convective drying of a polymer aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13092,420 +13092,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">novel diphasic conductive polymer composites (CPC) with high thermal conductivity for self-regulated heating</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">estimation of diffusion coefficient in drying of polymer aqueous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Word Polymer Congress MACRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Rio, Brazil. pp.16-21</w:t>
+              <w:t xml:space="preserve">15th international drying symposiu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary. pp.1839-1846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601010v1</w:t>
+                <w:t xml:space="preserve">hal-00601006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des propriétés thermophysiques de matériaux par techniques inverses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Estimation du coefficient de diffusion d'un polymère en solution aqueuse au cours de son séchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF2M Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">27èmes journées du Groupe Français des Polymères section Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496699v1</w:t>
+                <w:t xml:space="preserve">hal-00496671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">estimation of diffusion coefficient in drying of polymer aqueous</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Détermination des propriétés thermophysiques de matériaux par techniques inverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international drying symposiu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary. pp.1839-1846</w:t>
+              <w:t xml:space="preserve">Colloque SF2M Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601006v1</w:t>
+                <w:t xml:space="preserve">hal-00496699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du coefficient de diffusion d'un polymère en solution aqueuse au cours de son séchage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">novel diphasic conductive polymer composites (CPC) with high thermal conductivity for self-regulated heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Droval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes journées du Groupe Français des Polymères section Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">Word Polymer Congress MACRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rio, Brazil. pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496671v1</w:t>
+                <w:t xml:space="preserve">hal-00601010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13536,77 +13536,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des méthodes de détermination de la résistance thermique et analyse de l'incertitude entre les échelles du matériau et de la paroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sidambarompoulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13644,90 +13644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et optimisation de modèles thermiques réduits d’une cellule test par méthode statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique (SFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13797,64 +13797,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles utilisations de la simulation - Bâtiment industriel et tertiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lapisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13918,768 +13918,768 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Heat and Mass Transfer in Bread During Baking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">CONDUCTIVE POLYMER NANOCOMPOSITE FOR SOLVENT DETECTION EXPERIMENTAL AND MODELING BEHAVIOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718321v1</w:t>
+                <w:t xml:space="preserve">hal-00718656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation des phénomènes mis en jeux dans la réponse électrique d'un polymère composite conducteur soumis à des vapeurs de toluène</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Feller</w:t>
+                <w:t xml:space="preserve">Modeling Heat and Mass Transfer in Bread During Baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718721v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONDUCTIVE POLYMER NANOCOMPOSITE FOR SOLVENT DETECTION EXPERIMENTAL AND MODELING BEHAVIOR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Étude et modélisation des phénomènes mis en jeux dans la réponse électrique d'un polymère composite conducteur soumis à des vapeurs de toluène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718656v1</w:t>
+                <w:t xml:space="preserve">hal-00718721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ventilation sous-toiture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Efficacité énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009, pp.35</w:t>
+              <w:t xml:space="preserve">2009, 906 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544909v1</w:t>
+                <w:t xml:space="preserve">hal-00542738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toitures rafraichissantes &amp;quot;Cool Roofs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Influence de la teneur en eau sur les propriétés thermiques de bétons chargés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Azzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bebahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2009, pp.37</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544907v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité énergétique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">La ventilation sous-toiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009, 906 p</w:t>
+              <w:t xml:space="preserve">2009, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542738v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la teneur en eau sur les propriétés thermiques de bétons chargés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toitures rafraichissantes &amp;quot;Cool Roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bebahi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00541026v1</w:t>
+                <w:t xml:space="preserve">hal-00544907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du séchage et de la réticulation par infrarouge de vernis en base aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14723,77 +14723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du séchage et de la réticulation par infrarouge de vernis en base acqueuse. Partie I : Caractérisation des vernis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14811,77 +14811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentales et numérique des gradients de température dans des pièces en élastomère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guézenoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14899,90 +14899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique d'élastomères - Détermination numérique des profils de température dans des conduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guézenoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15013,64 +15013,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination en régime transitoire des propriétés thermophysiques de matériaux par technique inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15178,51 +15178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0665F1F"/>
+    <w:nsid w:val="FAAEF3A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15409,51 +15409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-salagnac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9148-8504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120527871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Breteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Caous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115472" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moulouel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.114512" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04986871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14123706" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13236192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Michaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Greffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ridoret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ploteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.01.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5N3V7BS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouvier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.10.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P7TR0ZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Sawalhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaut Kientz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rochier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNBK7VXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaknoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0162-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75JRWNQ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-011-0870-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJ4T52JF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Droval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11877" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7B5TD28-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Feller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glouannec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987398v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;zenoc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.03.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDN8KCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987406v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Droval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Feller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0196-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBFTPMZB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550433" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN836C0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecharpentier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987433v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987436v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407799808915060" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(97)00100-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHRB7QM0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01143516" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHLCDGGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407789508913711" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1364" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580586v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592575v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184904v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-045" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-050" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Chtioui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ryal Chtioui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Gasparin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lesueur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-033" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02333088v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211049" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Ii Diallo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamby Keita" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02333066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colmet-Daage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988122v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Geoffroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987737v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Battaglia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987770v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988038v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987989v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan El Sawalhi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988021v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebault Kientz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988002v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Srun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inard Christian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bastide" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brangeon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stephan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wurtz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768294v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738719v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768270v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012146" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918242v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738720v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738723v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718271v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540734v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marmoret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achchaq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beji" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403967v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402380v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thevenot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539922v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pretot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403965v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401143v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403961v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601010v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601006v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496671v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sidambarompoul&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718321v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718721v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718656v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544909v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourouga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541026v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chikhi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzedine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebahi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543726v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-salagnac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9148-8504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120527871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Breteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Caous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115472" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04986871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rendu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14123706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moulouel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.114512" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ongun Berk Kazanci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnen Levinson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Heiselberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Olesen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111312" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Kabor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13236192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Michaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Greffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ridoret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.05.043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N4FRG5P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lapisa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBTFPH8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.10.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P7TR0ZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ploteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.01.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5N3V7BS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Sawalhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaut Kientz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987371v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rochier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNBK7VXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaknoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0162-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75JRWNQ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remon Lapisa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2013.865559" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-011-0870-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJ4T52JF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11877" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7B5TD28-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Droval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Droval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Feller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402324v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Feller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glouannec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;zenoc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.03.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDN8KCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400176v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0196-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBFTPMZB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550433" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN836C0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987435v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecharpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987436v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407799808915060" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(97)00100-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHRB7QM0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01143516" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHLCDGGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407789508913711" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1364" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580586v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592575v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113120v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-050" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Chtioui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ryal Chtioui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Gasparin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lesueur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-033" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02333088v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211049" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Ii Diallo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamby Keita" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02333066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colmet-Daage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988122v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988152v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057113v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Geoffroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988202v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988197v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01719545v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841377v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Battaglia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987770v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988021v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebault Kientz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988002v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Srun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inard Christian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988038v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987989v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan El Sawalhi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841387v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841356v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768270v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012146" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836598v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bastide" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brangeon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stephan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wurtz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768294v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738719v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Clerjaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738722v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918242v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738723v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718271v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540734v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marmoret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achchaq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beji" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403967v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403964v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402380v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thevenot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539922v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pretot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401514v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401143v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401512v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403961v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496671v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496699v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601010v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sidambarompoul&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03073957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841409v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718721v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542738v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourouga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541026v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chikhi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzedine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebahi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544909v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544907v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543726v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>