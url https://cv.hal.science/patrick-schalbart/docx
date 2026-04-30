--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -468,399 +468,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally efficient sensitivity analysis for building ecodesign with many-level categorical input factors</w:t>
+                <w:t xml:space="preserve">Quantitative Evaluation of the Effects of Heat Island on Building Energy Simulation: A Case Study in Wuhan, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
+                <w:t xml:space="preserve">Long Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.15. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 16, pp.3032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ijmqe/2023016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16073032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324021v1</w:t>
+                <w:t xml:space="preserve">hal-03380003v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Evaluation of the Effects of Heat Island on Building Energy Simulation: A Case Study in Wuhan, China</w:t>
+                <w:t xml:space="preserve">Development of a short duration method to assess the envelope thermal performance of multi-family housings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Pei</w:t>
+                <w:t xml:space="preserve">Lorena de Carvalho Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Recht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16073032⟩</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), pp.527-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12273-022-0969-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380003v2</w:t>
+                <w:t xml:space="preserve">hal-04246551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a short duration method to assess the envelope thermal performance of multi-family housings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computationally efficient sensitivity analysis for building ecodesign with many-level categorical input factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sempey</w:t>
+                <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (4), pp.527-545. </w:t>
+              <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12273-022-0969-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ijmqe/2023016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246551v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with uncertainties in comparative building life cycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -920,51 +920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global model for fast calculation of the thermal response factor of large-scale boreholes heat exchangers combining the FLS model, the 2D heat equation and a threepoints method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1024,51 +1024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of a residential building in China accounting for spatial and temporal variations of electricity production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1513,51 +1513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive assessment of sensitivity analysis methods for the identification of influential factors in building life cycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1611,248 +1611,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an electricity system model allowing dynamic and marginal approaches in LCA—tested in the French context of space heating in buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Roux</w:t>
+                <w:t xml:space="preserve">Empirical validation of different internal superficial heat transfer models on a full-scale passive house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Munaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Recht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-016-1229-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2017.1331376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684105v1</w:t>
+                <w:t xml:space="preserve">hal-01536713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical validation of different internal superficial heat transfer models on a full-scale passive house</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Recht</w:t>
+                <w:t xml:space="preserve">Development of an electricity system model allowing dynamic and marginal approaches in LCA—tested in the French context of space heating in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (8), pp.1177 - 1190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2017.1331376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-016-1229-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536713v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of simplified control rules from an optimal strategy for electrical heating in a residential building</w:t>
               </w:r>
@@ -2734,51 +2734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des flux mitoyens sur la précision d'une mesure Sereine du coefficient de transmission thermique d'un appartement seul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Juricic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Challansonnex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4106,234 +4106,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthodologie pour la garantie de performance énergétique en réhabilitation basée sur la régression quantile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Ligier</w:t>
+                <w:t xml:space="preserve">Building life cycle assessment tools developed in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IALCCE 2018 The Sixth International Symposium on Life-Cycle Civil Engineering.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982635v1</w:t>
+                <w:t xml:space="preserve">hal-01982627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building life cycle assessment tools developed in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'une méthodologie pour la garantie de performance énergétique en réhabilitation basée sur la régression quantile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALCCE 2018 The Sixth International Symposium on Life-Cycle Civil Engineering.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982627v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Performance Contracting Methodology Based upon Simulation and Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4397,51 +4397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Life Cycle Assessment: Investigation of Influential Parameters in a Helpful Decision Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4581,377 +4581,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d’un processus de garantie de performance énergétique : application à des logements collectifs</w:t>
+                <w:t xml:space="preserve">LIFE CYCLE ASSESSMENT AS A DESIGN AID TOOL FOR URBAN PROJECTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ligier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Robillart</w:t>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Built Environment (SBE 2016) regional conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Zurich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3218/3774-6_89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464414v1</w:t>
+                <w:t xml:space="preserve">hal-01464206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIFE CYCLE ASSESSMENT AS A DESIGN AID TOOL FOR URBAN PROJECTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">LIFE CYCLE ASSESSMENT APPLIED TO URBAN PROJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peuportier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schalbart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Built Environment (SBE 2016) regional conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy and environment knowledge week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464206v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIFE CYCLE ASSESSMENT APPLIED TO URBAN PROJECTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude d’un processus de garantie de performance énergétique : application à des logements collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Peuportier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Schalbart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and environment knowledge week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464317v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building life cycle assessment: investigation of influential parameters in a helpful decision tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4996,243 +4996,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éco-conception de maisons à énergie positive assistée par optimisation multicritère</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Peuportier</w:t>
+                <w:t xml:space="preserve">Identification of influential parameters in building energy simulation and life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France (Conférence Francophone de l'International Building Performance Simulation Association)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Eighth International Conference on Sensitivity Analysis of Model Output</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Le Tampon, Reunion Island, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464415v1</w:t>
+                <w:t xml:space="preserve">hal-01713004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of influential parameters in building energy simulation and life cycle assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+                <w:t xml:space="preserve">Éco-conception de maisons à énergie positive assistée par optimisation multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Recht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on Sensitivity Analysis of Model Output</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Le Tampon, Reunion Island, France</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France (Conférence Francophone de l'International Building Performance Simulation Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713004v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de paramètres incertains influents en analyse de cycle de vie des bâtiments</w:t>
               </w:r>
@@ -5313,51 +5313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis and uncertainty propagation to investigate the results’ robustness of building life cycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,51 +5408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de cycle de vie conséquentielle appliquée à l’étude d’une maison individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5592,230 +5592,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de lois heuristiques à partir de la programmation dynamique : application à l'effacement de la consommation électrique de pointe dans les bâtiments performants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Robillart</w:t>
+                <w:t xml:space="preserve">Analyse de la fiabilité de COMFIE par comparaison à des mesures. Application à un bâtiment passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Recht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Munaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2014)</w:t>
+              <w:t xml:space="preserve">IBPSA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461441v1</w:t>
+                <w:t xml:space="preserve">hal-01461407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la fiabilité de COMFIE par comparaison à des mesures. Application à un bâtiment passif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Munaretto</w:t>
+                <w:t xml:space="preserve">Elaboration de lois heuristiques à partir de la programmation dynamique : application à l'effacement de la consommation électrique de pointe dans les bâtiments performants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Robillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA 2014</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461407v1</w:t>
+                <w:t xml:space="preserve">hal-01461441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of heating control rules from the dynamic programming method for load shifting in energy-efficient building</w:t>
               </w:r>
@@ -6188,51 +6188,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of existing concepts and refrigeration technologies: advanced control and thermal energy storage applied to food refrigeration</w:t>
+                <w:t xml:space="preserve">Thermal energy storage : a key technology for the food cold chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schalbart</w:t>
@@ -6267,97 +6267,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Verlinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEF11, International Congress on Engineering &amp; Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Athènes, Greece. pp.2</w:t>
+              <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596612v1</w:t>
+                <w:t xml:space="preserve">hal-00765882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy storage : a key technology for the food cold chain</w:t>
+                <w:t xml:space="preserve">Improvement of existing concepts and refrigeration technologies: advanced control and thermal energy storage applied to food refrigeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schalbart</w:t>
@@ -6392,73 +6392,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Verlinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. 3 p</w:t>
+              <w:t xml:space="preserve">CEF11, International Congress on Engineering &amp; Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Athènes, Greece. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765882v1</w:t>
+                <w:t xml:space="preserve">hal-02596612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique des fluides frigoporteurs diphasiques : cas du coulis de paraffine</w:t>
               </w:r>
@@ -7044,51 +7044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Quantification of Uncertainties in Building Life Cycle Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7148,51 +7148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la quantification des incertitudes en analyse de cycle de vie des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7558,51 +7558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Monnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferraz de Paula" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02509-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02353-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380003v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;bault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0969-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110543" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112536" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.222.0062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schalbart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peuportier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01965265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robillart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schalbart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peuportier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaplais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.03.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.07.070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1229-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Munaretto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1331376" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1349835" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.11.052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PJFMGJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.08.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQZJG572-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Ndoye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khazaal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-c-000785773" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04879153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juricic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30996.10882" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04772194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caipeng Liang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Akkari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wurtz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Ouvrier Bonnaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Micolier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jolliet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mija Frossard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/3/032031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01887265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ligier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robillart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464310v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Recht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464414v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herfray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_89" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464317v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pannier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464418v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vorger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robillart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596612v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verlinden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765882v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallemand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Patrick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463775v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03430301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuporter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_17" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116433v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592688v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/eco-conception-des-ensembles-batis-et-des-infrastructures-2/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Monnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferraz de Paula" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02509-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02353-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380003v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;bault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0969-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110543" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112536" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.222.0062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schalbart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peuportier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01965265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robillart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schalbart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peuportier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaplais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.03.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.07.070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Munaretto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1331376" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1229-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1349835" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.11.052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PJFMGJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.08.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQZJG572-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Ndoye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khazaal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-c-000785773" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04879153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juricic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30996.10882" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04772194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caipeng Liang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Akkari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wurtz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Ouvrier Bonnaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Micolier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jolliet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mija Frossard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/3/032031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01887265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982635v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ligier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robillart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464310v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Recht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464206v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herfray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_89" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pannier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464418v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vorger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robillart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765882v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verlinden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallemand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Patrick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463775v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03430301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuporter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_17" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116433v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592688v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/eco-conception-des-ensembles-batis-et-des-infrastructures-2/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>