--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -468,399 +468,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Evaluation of the Effects of Heat Island on Building Energy Simulation: A Case Study in Wuhan, China</w:t>
+                <w:t xml:space="preserve">Computationally efficient sensitivity analysis for building ecodesign with many-level categorical input factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Pei</w:t>
+                <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 16, pp.3032. </w:t>
+              <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16073032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ijmqe/2023016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380003v2</w:t>
+                <w:t xml:space="preserve">hal-04324021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a short duration method to assess the envelope thermal performance of multi-family housings</w:t>
+                <w:t xml:space="preserve">Quantitative Evaluation of the Effects of Heat Island on Building Energy Simulation: A Case Study in Wuhan, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena de Carvalho Araujo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Sempey</w:t>
+                <w:t xml:space="preserve">Long Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12273-022-0969-x⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 16, pp.3032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16073032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246551v1</w:t>
+                <w:t xml:space="preserve">hal-03380003v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally efficient sensitivity analysis for building ecodesign with many-level categorical input factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a short duration method to assess the envelope thermal performance of multi-family housings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena de Carvalho Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Recht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.15. </w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), pp.527-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ijmqe/2023016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12273-022-0969-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324021v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with uncertainties in comparative building life cycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -914,399 +914,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global model for fast calculation of the thermal response factor of large-scale boreholes heat exchangers combining the FLS model, the 2D heat equation and a threepoints method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment of a residential building in China accounting for spatial and temporal variations of electricity production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801609v1</w:t>
+                <w:t xml:space="preserve">hal-03678766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of a residential building in China accounting for spatial and temporal variations of electricity production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Long Pei</w:t>
+                <w:t xml:space="preserve">L'analyse de cycle de vie appliquée à l'écoconception des bâtiments et des quartiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678766v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse de cycle de vie appliquée à l'écoconception des bâtiments et des quartiers</w:t>
+                <w:t xml:space="preserve">L'apport des technologies de simulation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rindu1.222.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801028v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des technologies de simulation numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global model for fast calculation of the thermal response factor of large-scale boreholes heat exchangers combining the FLS model, the 2D heat equation and a threepoints method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 276, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rindu1.222.0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801483v1</w:t>
+                <w:t xml:space="preserve">hal-03801609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a Large Vertical Ground Heat Exchanger Integrated with a Heat Pump for Building Energy Simulation in China</w:t>
               </w:r>
@@ -1513,51 +1513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive assessment of sensitivity analysis methods for the identification of influential factors in building life cycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1611,248 +1611,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical validation of different internal superficial heat transfer models on a full-scale passive house</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Recht</w:t>
+                <w:t xml:space="preserve">Development of an electricity system model allowing dynamic and marginal approaches in LCA—tested in the French context of space heating in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19401493.2017.1331376⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (8), pp.1177 - 1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-016-1229-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536713v1</w:t>
+                <w:t xml:space="preserve">hal-01684105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an electricity system model allowing dynamic and marginal approaches in LCA—tested in the French context of space heating in buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Roux</w:t>
+                <w:t xml:space="preserve">Empirical validation of different internal superficial heat transfer models on a full-scale passive house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Munaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Recht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (8), pp.1177 - 1190. </w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-016-1229-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2017.1331376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684105v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of simplified control rules from an optimal strategy for electrical heating in a residential building</w:t>
               </w:r>
@@ -1936,260 +1936,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for temporal variation of electricity production and consumption in the LCA of an energy-efficient house</w:t>
+                <w:t xml:space="preserve">Integrating climate change and energy mix scenarios in LCA of buildings and districts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.11.052⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 184, pp. 619-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461707v1</w:t>
+                <w:t xml:space="preserve">hal-01450183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating climate change and energy mix scenarios in LCA of buildings and districts</w:t>
+                <w:t xml:space="preserve">Accounting for temporal variation of electricity production and consumption in the LCA of an energy-efficient house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.532-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.11.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.10.043⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01450183v1</w:t>
+                <w:t xml:space="preserve">hal-01461707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice-cream storage energy efficiency with model predictive control of a refrigeration system coupled to a PCM tank</w:t>
               </w:r>
@@ -2734,51 +2734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des flux mitoyens sur la précision d'une mesure Sereine du coefficient de transmission thermique d'un appartement seul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Juricic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Challansonnex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,662 +3143,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of multiple advanced Bayesian calibration algorithms in building energy models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage entre conception paramétrique et analyse de cycle de vie pour l'écoconception des quartiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samih Akkari</w:t>
+                <w:t xml:space="preserve">Aurore Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ConférenceConférence Francophone de l'International Building Performance Simulation Association ( IBPSA )France 2022</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance (IBPSA) France 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801058v1</w:t>
+                <w:t xml:space="preserve">hal-03801054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage entre conception paramétrique et analyse de cycle de vie pour l'écoconception des quartiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+                <w:t xml:space="preserve">Etude prospective sur la résilience des bâtiments face aux canicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Wurtz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lemonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Ouvrier Bonnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance (IBPSA) France 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Matériaux et Ingénierie Mécanique (MATIM), May 2022, Chalons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801054v1</w:t>
+                <w:t xml:space="preserve">hal-03801428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude prospective sur la résilience des bâtiments face aux canicules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ophelie Ouvrier Bonnaz</w:t>
+                <w:t xml:space="preserve">Prise en compte de la qualité de l'air dans l'analyse de cycle de vie des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachna Bhoonah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Francois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Micolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jolliet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Matériaux et Ingénierie Mécanique (MATIM), May 2022, Chalons en Champagne, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association ( IBPSA ) France 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chalons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801428v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la qualité de l'air dans l'analyse de cycle de vie des bâtiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Micolier</w:t>
+                <w:t xml:space="preserve">Assessment of multiple advanced Bayesian calibration algorithms in building energy models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samih Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jolliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association ( IBPSA ) France 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chalons en Champagne, France</w:t>
+              <w:t xml:space="preserve">ConférenceConférence Francophone de l'International Building Performance Simulation Association ( IBPSA )France 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801175v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multicritère robuste de bâtiment zéro-énergie</w:t>
+                <w:t xml:space="preserve">Dynamic and consequential LCA aspects in multi-objective optimisation for NZEB design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mija Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSBE 20 - World Sustainable Built Environment - Beyond2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Gothenburg, Sweden. pp.032031, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/588/3/032031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087189v1</w:t>
+                <w:t xml:space="preserve">hal-03064022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and consequential LCA aspects in multi-objective optimisation for NZEB design</w:t>
+                <w:t xml:space="preserve">Optimisation multicritère robuste de bâtiment zéro-énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mija Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B Peuportier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSBE 20 - World Sustainable Built Environment - Beyond2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence IBPSA France 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/588/3/032031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03064022v1</w:t>
+                <w:t xml:space="preserve">hal-03087189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview Of A Large Scale Monitoring Project Of Energy Positive Houses: Complementarity Between Simulations And Measurements</w:t>
               </w:r>
@@ -3903,437 +3903,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of heating in a two-zone building using price decomposition-coordination method</w:t>
+                <w:t xml:space="preserve">Développement d'une méthodologie pour la garantie de performance énergétique en réhabilitation basée sur la régression quantile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Frapin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Chaplais</w:t>
+                <w:t xml:space="preserve">Simon Ligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 31ST INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887265v1</w:t>
+                <w:t xml:space="preserve">hal-01982635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multicritère et analyse de cycle de vie de bâtiments zéro-énergie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building life cycle assessment tools developed in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France: Conférence Francophone de l'International Building Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IALCCE 2018 The Sixth International Symposium on Life-Cycle Civil Engineering.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982633v1</w:t>
+                <w:t xml:space="preserve">hal-01982627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building life cycle assessment tools developed in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation multicritère et analyse de cycle de vie de bâtiments zéro-énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mija Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALCCE 2018 The Sixth International Symposium on Life-Cycle Civil Engineering.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">IBPSA France: Conférence Francophone de l'International Building Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982627v1</w:t>
+                <w:t xml:space="preserve">hal-01982633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthodologie pour la garantie de performance énergétique en réhabilitation basée sur la régression quantile</w:t>
+                <w:t xml:space="preserve">Optimal control of heating in a two-zone building using price decomposition-coordination method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ligier</w:t>
+                <w:t xml:space="preserve">Marie Frapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">THE 31ST INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982635v1</w:t>
+                <w:t xml:space="preserve">hal-01887265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Performance Contracting Methodology Based upon Simulation and Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4397,51 +4397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Life Cycle Assessment: Investigation of Influential Parameters in a Helpful Decision Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4486,383 +4486,374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecodesign of a 'plus-energy' house using stochastic occupancy model, life-cycle assessment and multi-objective optimisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Peuportier</w:t>
+                <w:t xml:space="preserve">Building life cycle assessment: investigation of influential parameters in a helpful decision tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamza N AND Underwood C. (Ed) Building simulation and optimisation, third international building performance simulation association IBPSA-England</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Sustainable Built Environment (SBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464310v1</w:t>
+                <w:t xml:space="preserve">hal-01464186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIFE CYCLE ASSESSMENT AS A DESIGN AID TOOL FOR URBAN PROJECTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éco-conception de maisons à énergie positive assistée par optimisation multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Recht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Herfray</w:t>
+                <w:t xml:space="preserve">Charles Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Built Environment (SBE 2016) regional conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence IBPSA France (Conférence Francophone de l'International Building Performance Simulation Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464206v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIFE CYCLE ASSESSMENT APPLIED TO URBAN PROJECTS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Schalbart</w:t>
+                <w:t xml:space="preserve">Identification of influential parameters in building energy simulation and life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and environment knowledge week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Eighth International Conference on Sensitivity Analysis of Model Output</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Le Tampon, Reunion Island, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464317v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d’un processus de garantie de performance énergétique : application à des logements collectifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Robillart</w:t>
+                <w:t xml:space="preserve">Identification de paramètres incertains influents en analyse de cycle de vie des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4871,1249 +4862,1258 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464414v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building life cycle assessment: investigation of influential parameters in a helpful decision tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis and uncertainty propagation to investigate the results’ robustness of building life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sustainable Built Environment (SBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">SETAC Europe 22nd LCA Case Study Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464186v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of influential parameters in building energy simulation and life cycle assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+                <w:t xml:space="preserve">Analyse de cycle de vie conséquentielle appliquée à l’étude d’une maison individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on Sensitivity Analysis of Model Output</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Le Tampon, Reunion Island, France</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713004v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éco-conception de maisons à énergie positive assistée par optimisation multicritère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Ecodesign of a 'plus-energy' house using stochastic occupancy model, life-cycle assessment and multi-objective optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Recht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France (Conférence Francophone de l'International Building Performance Simulation Association)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Hamza N AND Underwood C. (Ed) Building simulation and optimisation, third international building performance simulation association IBPSA-England</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464415v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de paramètres incertains influents en analyse de cycle de vie des bâtiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-L. Pannier</w:t>
+                <w:t xml:space="preserve">LIFE CYCLE ASSESSMENT APPLIED TO URBAN PROJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peuportier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schalbart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Energy and environment knowledge week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464427v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis and uncertainty propagation to investigate the results’ robustness of building life cycle assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+                <w:t xml:space="preserve">LIFE CYCLE ASSESSMENT AS A DESIGN AID TOOL FOR URBAN PROJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 22nd LCA Case Study Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Built Environment (SBE 2016) regional conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Zurich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3218/3774-6_89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714096v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cycle de vie conséquentielle appliquée à l’étude d’une maison individuelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Roux</w:t>
+                <w:t xml:space="preserve">Étude d’un processus de garantie de performance énergétique : application à des logements collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA 2016</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464418v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence des occupants sur la performance énergétique des logements par le biais d'une modélisation stochastique globale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Vorger</w:t>
+                <w:t xml:space="preserve">Analyse de la fiabilité de COMFIE par comparaison à des mesures. Application à un bâtiment passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Recht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Munaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2014)</w:t>
+              <w:t xml:space="preserve">IBPSA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461444v1</w:t>
+                <w:t xml:space="preserve">hal-01461407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la fiabilité de COMFIE par comparaison à des mesures. Application à un bâtiment passif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Munaretto</w:t>
+                <w:t xml:space="preserve">Elaboration de lois heuristiques à partir de la programmation dynamique : application à l'effacement de la consommation électrique de pointe dans les bâtiments performants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Robillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA 2014</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461407v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de lois heuristiques à partir de la programmation dynamique : application à l'effacement de la consommation électrique de pointe dans les bâtiments performants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+                <w:t xml:space="preserve">Extraction of heating control rules from the dynamic programming method for load shifting in energy-efficient building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on System Simulation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461441v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of heating control rules from the dynamic programming method for load shifting in energy-efficient building</w:t>
+                <w:t xml:space="preserve">Integration of a Comprehensive Stochastic Model of Occupancy in Building Simulation to Study how Inhabitants Influence Energy Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Robillart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Peuportier</w:t>
+                <w:t xml:space="preserve">Eric Vorger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on System Simulation in Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">30th international plea 2014 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Ahmedabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460071v1</w:t>
+                <w:t xml:space="preserve">hal-01460068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a Comprehensive Stochastic Model of Occupancy in Building Simulation to Study how Inhabitants Influence Energy Performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+                <w:t xml:space="preserve">Numerical study of energy performance of nanofluids for refrigeration systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.T. Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th international plea 2014 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Ahmedabad, India</w:t>
+              <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain, ICCC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, London, France. pp.428-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460068v1</w:t>
+                <w:t xml:space="preserve">hal-01463281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of energy performance of nanofluids for refrigeration systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Leducq</w:t>
+                <w:t xml:space="preserve">Etude de l'influence des occupants sur la performance énergétique des logements par le biais d'une modélisation stochastique globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vorger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain, ICCC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, London, France. pp.428-435</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463281v1</w:t>
+                <w:t xml:space="preserve">hal-01461444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frozen products stabilisation by phase change material</w:t>
               </w:r>
@@ -6188,51 +6188,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy storage : a key technology for the food cold chain</w:t>
+                <w:t xml:space="preserve">Improvement of existing concepts and refrigeration technologies: advanced control and thermal energy storage applied to food refrigeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schalbart</w:t>
@@ -6267,97 +6267,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Verlinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. 3 p</w:t>
+              <w:t xml:space="preserve">CEF11, International Congress on Engineering &amp; Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Athènes, Greece. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765882v1</w:t>
+                <w:t xml:space="preserve">hal-02596612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of existing concepts and refrigeration technologies: advanced control and thermal energy storage applied to food refrigeration</w:t>
+                <w:t xml:space="preserve">Thermal energy storage : a key technology for the food cold chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schalbart</w:t>
@@ -6392,73 +6392,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Verlinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEF11, International Congress on Engineering &amp; Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Athènes, Greece. pp.2</w:t>
+              <w:t xml:space="preserve">23rd IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596612v1</w:t>
+                <w:t xml:space="preserve">hal-00765882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique des fluides frigoporteurs diphasiques : cas du coulis de paraffine</w:t>
               </w:r>
@@ -6953,51 +6953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Prediction of Residents’ Activities and Related Energy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vorger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7044,51 +7044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Quantification of Uncertainties in Building Life Cycle Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7148,51 +7148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la quantification des incertitudes en analyse de cycle de vie des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schalbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7288,51 +7288,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of heating in a two-zone building using price decomposition-coordination method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7558,51 +7558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Monnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferraz de Paula" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02509-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02353-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380003v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;bault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0969-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110543" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112536" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.222.0062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schalbart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peuportier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01965265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robillart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schalbart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peuportier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaplais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.03.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.07.070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Munaretto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1331376" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1229-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1349835" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.11.052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PJFMGJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.08.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQZJG572-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Ndoye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khazaal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-c-000785773" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04879153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juricic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30996.10882" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04772194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caipeng Liang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Akkari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wurtz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Ouvrier Bonnaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Micolier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jolliet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mija Frossard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/3/032031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01887265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982635v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ligier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robillart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464310v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Recht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464206v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herfray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_89" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pannier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464418v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vorger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robillart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765882v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verlinden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallemand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Patrick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463775v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03430301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuporter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_17" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116433v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592688v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/eco-conception-des-ensembles-batis-et-des-infrastructures-2/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Monnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferraz de Paula" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02509-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02353-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380003v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;bault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0969-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110543" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.222.0062" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801609v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112536" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schalbart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peuportier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01965265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robillart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schalbart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peuportier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaplais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.03.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.07.070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1229-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Munaretto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1331376" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1349835" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PJFMGJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.11.052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.08.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQZJG572-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Ndoye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khazaal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-c-000785773" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04879153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juricic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30996.10882" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04772194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caipeng Liang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wurtz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801428v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Ouvrier Bonnaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Micolier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jolliet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Akkari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mija Frossard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/3/032031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982635v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ligier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01887265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robillart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Recht" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464427v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pannier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herfray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_89" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464414v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461407v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460071v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robillart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vorger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461444v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596612v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verlinden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765882v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallemand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Patrick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463775v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03430301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuporter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_17" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116433v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592688v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/eco-conception-des-ensembles-batis-et-des-infrastructures-2/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>