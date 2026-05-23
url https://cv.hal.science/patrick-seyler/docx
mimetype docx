--- v0 (2026-05-02)
+++ v1 (2026-05-23)
@@ -342,295 +342,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detangling past and modern zinc anthropogenic source contributions in an urbanized coastal river by combining elemental, isotope and speciation approaches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of deforestation on the hydrogen, oxygen and iron isotope compositions of Amazonian streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Landrot</w:t>
+                <w:t xml:space="preserve">Alisson Akerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cunha</w:t>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmir da Silva Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135714⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 668, 122296 [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777747v1</w:t>
+                <w:t xml:space="preserve">hal-04763843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of deforestation on the hydrogen, oxygen and iron isotope compositions of Amazonian streams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Priscia Oliva</w:t>
+                <w:t xml:space="preserve">Detangling past and modern zinc anthropogenic source contributions in an urbanized coastal river by combining elemental, isotope and speciation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myller de Sousa Tonhá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Seyler</w:t>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valmir da Silva Souza</w:t>
+                <w:t xml:space="preserve">B. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 668, 122296 [14 p.]. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480, 135714 (13p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763843v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury in river samples with artisanal and small-scale gold mining influence: The case of the upper Madeira River Basin (Brazil/Bolivia)</w:t>
               </w:r>
@@ -878,325 +878,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface water quality in Amazonian Floodplain Lakes, data set of the Lago Grande de Curuai Floodplain Lake, &amp;lt;scp&amp;gt;Pará‐Brazil&amp;lt;/scp&amp;gt;</w:t>
+                <w:t xml:space="preserve">Exploring a new approach for assessing the fate and behavior of the tailings released by the Brumadinho dam collapse (Minas Gerais, Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derlayne Dias Roque</w:t>
+                <w:t xml:space="preserve">Hikari Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐paule Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+                <w:t xml:space="preserve">Daniel Santos Mulholland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleber Kraus Nunes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Seyler</w:t>
+                <w:t xml:space="preserve">Cécile Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gdj3.207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 448, pp.130828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398911v1</w:t>
+                <w:t xml:space="preserve">hal-04456183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a new approach for assessing the fate and behavior of the tailings released by the Brumadinho dam collapse (Minas Gerais, Brazil)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hikari Kobayashi</w:t>
+                <w:t xml:space="preserve">Surface water quality in Amazonian Floodplain Lakes, data set of the Lago Grande de Curuai Floodplain Lake, &amp;lt;scp&amp;gt;Pará‐Brazil&amp;lt;/scp&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derlayne Dias Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Haurine</w:t>
+                <w:t xml:space="preserve">Cleber Kraus Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 448, pp.130828. </w:t>
+              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gdj3.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456183v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into metal(loid) dynamics in the Doce River estuary (Brazil) after a massive iron ore-processing tailing dam collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Santos Mulholland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,103 +1420,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deforestation on soil iron chemistry and isotope signatures in Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Akerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Resende Boaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmir da Silva Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 577, pp.120048. </w:t>
@@ -1816,295 +1816,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of Chilean Rivers Within the Central Zone: Distinguishing the Impact of Mining, Lithology and Physical Weathering</w:t>
+                <w:t xml:space="preserve">Trophic state index validation based on the phytoplankton functional group approach in Amazon floodplain lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Viers</w:t>
+                <w:t xml:space="preserve">Eudes de Oliveira Bomfim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carretier</w:t>
+                <w:t xml:space="preserve">Cleber Nunes Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Auda</w:t>
+                <w:t xml:space="preserve">Maria Tereza M. P. S. Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pokrovsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Seyler</w:t>
+                <w:t xml:space="preserve">Ina de Souza Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-019-09350-1⟩</w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.309-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2019.1570785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842622v1</w:t>
+                <w:t xml:space="preserve">hal-03146118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic state index validation based on the phytoplankton functional group approach in Amazon floodplain lakes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochemistry of Chilean Rivers Within the Central Zone: Distinguishing the Impact of Mining, Lithology and Physical Weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleber Nunes Kraus</w:t>
+                <w:t xml:space="preserve">J. Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tereza M. P. S. Lobo</w:t>
+                <w:t xml:space="preserve">S. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ina de Souza Nogueira</w:t>
+                <w:t xml:space="preserve">Y. Auda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
+                <w:t xml:space="preserve">O. Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (3), pp.309-319. </w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.27-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20442041.2019.1570785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10498-019-09350-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146118v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of intertropical littoral areas</w:t>
               </w:r>
@@ -2129,51 +2129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 349 (6-7), pp.235-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2527,51 +2527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Ventura Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65, pp.22-35. </w:t>
@@ -2615,307 +2615,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid neodymium release to marine waters from lithogenic sediments in the Amazon estuary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into iron sources and pathways in the Amazon River provided by isotopic and spectroscopic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Santos Mulholland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Resende Boaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan C. C. Rousseau</w:t>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Souhaut</w:t>
+                <w:t xml:space="preserve">Lucieth Cruz Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms8592⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150, pp.142--159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053375v1</w:t>
+                <w:t xml:space="preserve">hal-02052167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into iron sources and pathways in the Amazon River provided by isotopic and spectroscopic studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geraldo Resende Boaventura</w:t>
+                <w:t xml:space="preserve">Rapid neodymium release to marine waters from lithogenic sediments in the Amazon estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan C. C. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Allard</w:t>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucieth Cruz Vieira</w:t>
+                <w:t xml:space="preserve">Pieter Van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.12.004⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.7592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02052167v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal effect on trace metal elements behaviour in a reservoir of northern Thailand</w:t>
               </w:r>
@@ -3065,51 +3065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3442,338 +3442,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dissolved rare earth element dynamics of the Amazon River main stem, its tributaries, and the Curuaí floodplain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methane and carbon dioxide emissions from tropical reservoirs: Significance of downstream rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldo Boaventura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Viers</w:t>
+                <w:t xml:space="preserve">Frédéric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Godderis</w:t>
+                <w:t xml:space="preserve">Gwenaël Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Reynouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GC001244⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.21407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL027929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318825v1</w:t>
+                <w:t xml:space="preserve">hal-00324596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane and carbon dioxide emissions from tropical reservoirs: Significance of downstream rivers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Richard</w:t>
+                <w:t xml:space="preserve">Seasonal dissolved rare earth element dynamics of the Amazon River main stem, its tributaries, and the Curuaí floodplain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Barroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Burban</w:t>
+                <w:t xml:space="preserve">Geraldo Boaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Reynouard</w:t>
+                <w:t xml:space="preserve">Yves Godderis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33, pp.21407. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.12005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006GL027929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006GC001244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324596v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and seasonal dynamics of total suspended sediment and organic carbon species in the Congo River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Etcheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3898,51 +3898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naziano Filizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17 (7), pp.1363 - 1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4145,77 +4145,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Isotopes For Characterizing Iron Cycling In The Amazon River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gm. dos Santos Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4253,103 +4253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights On Iron Losses In The Negro And Solimões Rivers Mixing Zone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Santos Mulholland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Resende Boaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucieth Cruz Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 nd World’s Large Rivers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Manaus, Brazil</w:t>
@@ -4378,90 +4378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron cycling in the Amazon River Basin: the isotopic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucieth Cruz Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Santos Mulholland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sondag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4561,51 +4561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South America Water from Space Conference Santiago, Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, SANTIAGO, Chile. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4656,51 +4656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gardel Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,51 +4995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91EE4669"/>
+    <w:nsid w:val="0A94453F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5226,51 +5226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-seyler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3390-0614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111114721" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cunha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Souto-Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116534" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir da Silva Souza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122296" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Man&#231;ano Quintarelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Rudrigues de Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uidemar Morais Barral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105070" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Llacer Roig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12050326" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derlayne Dias Roque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Kraus Nunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.207" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikari Kobayashi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130828" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welton Climaco Duarte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18101-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ara&#250;jo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C.A. Cunha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Machado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.08.027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.120048" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Grande" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zouiten" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115104" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142971v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller Tonh&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140610" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04842622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pokrovsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-019-09350-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes de Oliveira Bomfim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Nunes Kraus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza M. P. S. Lobo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina de Souza Nogueira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia Magalh&#227;es Peres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1570785" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01828284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11138" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075682v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alanoca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6em00547k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Maria Coimbra Horbe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson da Silva Lages" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ventura Santos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.10.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30D2D310-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan C. C. Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Van Beek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8592" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieth Cruz Vieira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.12.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTNSBXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Janeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warinya Thothong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthorn Boonsaner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00623731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Barroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira Turcq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.055" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2GR2MR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cochonneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W20LG63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318825v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Boaventura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001244" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Richard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burban" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Reynouard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027929" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324594v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002335" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648130v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benaim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1289" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C33TDP6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128299v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C Vieira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm. dos Santos Pinheiro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095319v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sondag" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardel Antoine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Abril" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-seyler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3390-0614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111114721" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cunha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Souto-Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116534" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir da Silva Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122296" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Man&#231;ano Quintarelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Rudrigues de Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uidemar Morais Barral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105070" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Llacer Roig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12050326" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikari Kobayashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130828" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derlayne Dias Roque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Kraus Nunes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.207" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welton Climaco Duarte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18101-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ara&#250;jo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C.A. Cunha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Machado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.08.027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.120048" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Grande" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zouiten" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115104" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142971v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller Tonh&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140610" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes de Oliveira Bomfim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Nunes Kraus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza M. P. S. Lobo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina de Souza Nogueira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia Magalh&#227;es Peres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1570785" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04842622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pokrovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-019-09350-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01828284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11138" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075682v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alanoca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6em00547k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Maria Coimbra Horbe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson da Silva Lages" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ventura Santos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.10.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30D2D310-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052167v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieth Cruz Vieira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.12.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTNSBXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan C. C. Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Van Beek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8592" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Janeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warinya Thothong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthorn Boonsaner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00623731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Barroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira Turcq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.055" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2GR2MR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cochonneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W20LG63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burban" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Reynouard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027929" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Boaventura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001244" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324594v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002335" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648130v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benaim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1289" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C33TDP6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128299v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C Vieira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm. dos Santos Pinheiro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095319v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sondag" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardel Antoine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Abril" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>