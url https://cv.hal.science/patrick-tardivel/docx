--- v0 (2026-03-17)
+++ v1 (2026-05-16)
@@ -105,51 +105,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -249,1611 +249,1477 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acha.2025.101810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536925v1</w:t>
+                <w:t xml:space="preserve">hal-05411620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern recovery by SLOPE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Unified Framework for Pattern Recovery in Penalized and Thresholded Estimation and its Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Graczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bartosz Kołodziejek</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Skalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acha.2025.101810⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-025-02863-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411620v1</w:t>
+                <w:t xml:space="preserve">hal-05536902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Framework for Pattern Recovery in Penalized and Thresholded Estimation and its Geometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+                <w:t xml:space="preserve">Beta distribution and associated Stirling numbers of the second kind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Gismatullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37190/0208-4147.00156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10957-025-02863-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05536902v1</w:t>
+                <w:t xml:space="preserve">hal-04366123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta distribution and associated Stirling numbers of the second kind</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of a Mathematical Method To Assess Associations Between Work Exposures and Severe Back and Hand Pain Using Job Exposure Matrices in the CONSTANCES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deltreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Gismatullin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Graczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Escobar-Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability and Mathematical Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Publish Ahead of Print, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000002841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37190/0208-4147.00156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04366123v2</w:t>
+                <w:t xml:space="preserve">hal-04059555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Mathematical Method To Assess Associations Between Work Exposures and Severe Back and Hand Pain Using Job Exposure Matrices in the CONSTANCES Cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Proximal operator for the sorted l 1 norm: Application to testing procedures based on SLOPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2022.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000002841⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04059555v1</w:t>
+                <w:t xml:space="preserve">hal-03177108v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geometry of Uniqueness, Sparsity and Clustering in Penalized Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548350v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal operator for the sorted l 1 norm: Application to testing procedures based on SLOPE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+                <w:t xml:space="preserve">How to Use Biomechanical Job Exposure Matrices with Job History to Access Work Exposure for Musculoskeletal Disorders? Application of Mathematical Modeling in Severe Knee Pain in the Constances Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deltreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Graczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Escobar-Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (23), pp.16217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192316217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2022.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03177108v3</w:t>
+                <w:t xml:space="preserve">hal-03922766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Use Biomechanical Job Exposure Matrices with Job History to Access Work Exposure for Musculoskeletal Disorders? Application of Mathematical Modeling in Severe Knee Pain in the Constances Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+                <w:t xml:space="preserve">On the sign recovery by LASSO, thresholded LASSO and thresholded Basis Pursuit Denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Bogdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph192316217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03922766v1</w:t>
+                <w:t xml:space="preserve">hal-01956603v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sign recovery by LASSO, thresholded LASSO and thresholded Basis Pursuit Denoising</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Powerful multiple testing procedures derived from hyperrectangular confidence regions having a minimal volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Bogdan</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162 (1), pp.2-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956603v7</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904873v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powerful multiple testing procedures derived from hyperrectangular confidence regions having a minimal volume</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Simple expressions of the LASSO and SLOPE estimators in low-dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2020.1720019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904873v3</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755076v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple expressions of the LASSO and SLOPE estimators in low-dimension</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (21), pp.4356-4363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331888.2020.1720019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01755076v3</w:t>
+                <w:t xml:space="preserve">hal-02626125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparsest representations and approximations of an underdetermined linear system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aab246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02626125v1</w:t>
+                <w:t xml:space="preserve">hal-01535608v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsest representations and approximations of an underdetermined linear system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">ASICS: an automatic method for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (10), pp.Non Paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-017-1244-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/aab246⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01535608v4</w:t>
+                <w:t xml:space="preserve">hal-01535613v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: an automatic method for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Create, run, share, publish, and reference your LC-MS, FIA-MS, GC-MS, and NMR data analysis workflows with the Workflow4Metabolomics 3.0 Galaxy online infrastructure for metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Gildas A Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas A Le Corguillé</w:t>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93, pp.89-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1863,1122 +1729,1122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chemin des solutions de l'estimateur SLOPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes Journées de Statistique de la SFDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Géométrie pour l'Unicité, la Parcimonie et l'Appariement des Estimateurs Pénalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes Journées de Statistique de la SFDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsest representations and approximations of a high-dimensional linear system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: an automatic method for identification andquantification of metabolites in complex 1D 1HNMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique (SMMAP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne la vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsest representations and approximations of a high-dimensional linear system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th European Meeting of Statisticians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsest representation and approximation of a high-dimensional linear system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st -European Meeting of Statisticians -EMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Quantification of metabolites in NMR spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Méthodes statistiques d'identification et de quantification en métabolomique. Application aux spectres RMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30-th European Meeting of Statisticians -EMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">47emes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795008v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes statistiques d'identification et de quantification en métabolomique. Application aux spectres RMN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification and Quantification of metabolites in NMR spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47emes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">30-th European Meeting of Statisticians -EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795009v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi normale : la reine de l’aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rallyes des collèges et lycées de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familywise error rate control with a lasso estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st -bEuropean Meeting of Statisticians -EMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Helsinki, Finland. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2988,91 +2854,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi normale : la reine de l'aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3082,443 +2948,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la cocyclicité rencontre l’alignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chanceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chanceaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clara Feurtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Recovery in Penalized and Thresholded Estimation and its Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Graczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Skalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262087v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on the subdifferential formula given in the article &amp;quot;Algorithmic Analysis and Statistical Estimation of SLOPE via Approximate Message Passing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On sparsity and clustering properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A powerful multiple testing procedure in linear Gaussian model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Servien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322077v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3528,100 +3394,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation parcimonieuse et procédures de tests multiples : application à la métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Théorie des représentations [math.RT]. Université Paul Sabatier - Toulouse III, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017TOU30316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02006096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3631,91 +3497,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'estimateur SLOPE par le prisme du schéma : Propriétés de parcimonie et d'appariement et calcul du chemin des solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimisation et contrôle [math.OC]. Université de Bougogne, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3725,144 +3591,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: Automatic Statistical Identification in Complex Spectra (R package, available on Bioconductor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4009,51 +3875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Bogdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Graczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ko&#322;odziejek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Skalski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2025.101810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schneider" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02863-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366123v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gismatullin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/0208-4147.00156" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deltreil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Escobar-Bach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002841" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548350v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177108v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2022.02.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192316217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956603v7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Bogdan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904873v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755076v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1720019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535608v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722799v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785722v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chanceaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Feurtet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262087v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068605v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322077v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02006096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30316" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528428v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Bogdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Graczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ko&#322;odziejek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Skalski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2025.101810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schneider" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02863-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366123v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gismatullin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/0208-4147.00156" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deltreil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Escobar-Bach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002841" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177108v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2022.02.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548350v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192316217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956603v7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Bogdan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904873v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755076v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1720019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535608v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aab246" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chanceaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Feurtet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262087v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614572v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322077v5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02006096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30316" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528428v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>