--- v1 (2026-04-24)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Valduriez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Federated Learning with Heterogeneous Data and Adaptive Dropout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beichen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (8), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3749376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05161239v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven Model Selection Approach to Spatio-Temporal Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Zorrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, LNCS-14790, pp.98-118. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-69603-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04672000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal statistics datasets of climate indicators for Brazilian municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Saldanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pedroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.e2. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eds.2024.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04447150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Knowledge Distillation with Elastic Heterogeneous Computing Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daxiang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingjian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (26), pp.e7272. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.7272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03740277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Phase Scheduling for Efficient Vehicle Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.457-470. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2020.3011952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02913503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic scalable transaction processing in LeanXcale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jimenez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Burgos-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Patiño-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108, pp.102043. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2022.102043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03639381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed intelligence on the Edge-to-Cloud Continuum: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 166, pp.71-94. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow Provenance in the Lifecycle of Scientific Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo G Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Thiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (14), pp.e6544. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.6544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03324881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Query Processing in a Polystore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Kranas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.939-977. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-021-07322-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03148271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Deep Learning Hyperparameter Tuning based on Provenance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Kunstmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information and Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.396-414. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/jidm.2021.1924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03443660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the Right Move to Senior Researcher: some challenges and hints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (2), pp.30-32. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3484622.3484628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03240377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BestNeighbor: Efficient Evaluation of kNN Queries on Large Time Series Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), pp.349-378. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-020-01518-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02973633v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Database Systems: The Case for NewSQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tamer Özsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lecture Notes in Computer Science, LNCS-12670, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-63519-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03228968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed in-memory data management for workflow executions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.e527. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03227618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware scheduling of scientific workflows in a multisite cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.172-186. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2021.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVIME: An Array DBMS for Simulation Analysis and ML Models Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermano Lourenço Souza Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Chaves da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nascimento Ramos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information and Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.247-264. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/jidm.2020.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03144324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Computation of PDFs on Big Spatial Data Using Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Moreno Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.63-100. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-019-07260-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02045144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reduction in scientific workflows using provenance monitoring and user steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Luiz Gayoso de Azeredo Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.481-501. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01679967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUQ$2$: Uncertainty Quantification Queries over Large Spatio-temporal Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yania M Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (1), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02531748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DfAnalyzer: Runtime dataflow analysis tool for Computational Science and Engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaylon Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.100592. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2020.100592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02949807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Scientific Workflows in the Cloud Through Adaptive Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12380, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VersionClimber: version upgrades without tears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (5), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2019.2921898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping Track of User Steering Actions in Dynamic Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José J. Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro L G A Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.624-643. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02127456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Scientific Workflows using Hot Metadata in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (10), pp.1940-1953. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2018.2867857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Top-k Query Processing in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-60531-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02265730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DZI: An Air Index for Spatial Queries in One-dimensional Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangjin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.101748. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2019.101748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02386429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParCorr: efficient parallel methods to identify similar time series pairs across sliding windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5), pp.1481-1507. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-018-0580-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01886794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Scheduling Frameworks in Big Data Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCC - International Journal of Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.103-128. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCC.2018.093765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Management of Scientific Workflows for High-Throughput Plant Phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Smart Farming, 113, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ visualization and data analysis for turbidity currents simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro L. G. A. Coutinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DfAnalyzer: Runtime Dataflow Analysis of Scientific Applications using Provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.2082-2085. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3229863.3236265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Databases and Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjel Bellatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Morzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-017-9819-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02409095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InfraPhenoGrid: A scientific workflow infrastructure for Plant Phenomics on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, pp.341-353. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Scheduling with Provenance Data in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.80-112. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2007.370305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raw data queries during data-intensive parallel workflow execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor J Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José J Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José J Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro L G A Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.402-422. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01445219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database System Support of Simulation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermano Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (13), pp.1329-1340. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3007263.3007271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01363738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudMdsQL: Querying Heterogeneous Cloud Data Stores with a Common Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.463-503. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-015-7185-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01184016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Hadoop: Efficient Processing of Skewed MapReduce Jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.69-84. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Related Raw Data Files through Dataflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (8), pp.2528-2545. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.3616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01181231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query processing in multistore systems: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCC - International Journal of Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), pp.309-346. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCC.2016.080903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01341158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistore Big Data Integration with CloudMdsQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lecture Notes in Computer Science, 9940, pp.48-74. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53455-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01345712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Scheduling of Scientific Workflows in Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.76-95. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Centric Iteration in Dynamic Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rochinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.114-126. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2014.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01073638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Data-Intensive Scientific Workflow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.457-493. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-015-9329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01144760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogation et gestion de données bio-informatiques pour la biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Interrogation et gestion de données bio-informatiques pour la biologie moléculaire, TIP140WEB, pp.BIO7055. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-bio7055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Hadoop: Efficient Execution of Parallel Jobs Over Skewed Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (12), pp.1856-1867. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/2824032.2824085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01162362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution for Probabilistic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayat Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 277, pp.492-511. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2014.02.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01076096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section on data-intensive cloud infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Aboulnaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beng Chin Ooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.843-843. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00778-014-0371-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01073589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiron: A Parallel Engine for Algebraic Scientific Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dias Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirigati Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliveira Daniel De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (16), pp.2327-2341. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.3032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Workload-Based Partitioning Algorithms for Continuously Growing Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, LNCS (8320), pp.105-128. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45315-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00906966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As-Soon-As-Possible Top-k Query Processing in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Part IX, LNCS (7980), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40069-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00821929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Evaluation of SUM Queries Over Probabilistic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (4), pp.764-775. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2012.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00652293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Testing of Transactional Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Augusto Meira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information and Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.279-294. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/jidm.2013.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution for Distributed Probabilistic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (4), pp.509-542. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-013-7129-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Grid Index (HGI), spatial queries in wireless data broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangjin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (3), pp.413-446. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-013-7121-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00797095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction-based query replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Amulfo Quiané-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-011-7086-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith: Scientific Data Management on a Large Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (89), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StreamCloud: An Elastic and Scalable Data Streaming System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Gulisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jimenez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Patino-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Soriente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (12), pp.2351-2365. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2012.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Big Data Platform for Large Scale Event Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Gulisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jimenez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Patiño-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Soriente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (89), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Data Access in Mobile P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangjin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (11), pp.1619 - 1634. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2010.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Position Algorithms for Efficient Top-k Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (6), pp.973-989. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication in DHTs using Dynamic Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Part III - Special Issue on Data and Knowledge Management in Grid and P2P Systems, LNCS (6790), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23074-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algebraic Approach for Data-Centric Scientific Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (11), pp.1328-1339. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3402755.3402766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic information system for services and traded resources in Grid e-markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George A. Vouros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Papasalouros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Tzonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Valarakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (4), pp.346-379. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-009-9124-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel OLAP query processing in database clusters with data replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A.B. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1-2), pp.97-123. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-009-7037-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00473537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHTJoin: Processing Continuous Join Queries Using DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.291-317. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-009-7054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00410473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel OLAP query processing in database clusters with data replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1-2), pp.97-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the efficient development of model transformations using model weaving and matching transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.305-324. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-008-0094-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Processing of Continuous Join Queries using Distributed Hash Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Euro-Par 2008 – Parallel Processing, Volume 5168/2008, pp.632-641. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85451-7_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Adaptable Query Allocation Framework for Distributed Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel query processing for OLAP in grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Kotowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (17), pp.2039-2048. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary Management in Unstructured P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro spécial Networking and Information Systems, pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive hybrid partitioning for OLAP query processing in a database cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (4), pp.251-262. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJHPCN.2008.022301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiSC: Benchmarking Secure Chip DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (10), pp.1363-1377. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2008.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00333219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Mediation Process for Large Distributed Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.299-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Data Management: Open Problems and New Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (3), pp.273-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00473481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leganet system: Freshness-aware transaction routing in a database cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2), pp.320-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Network Traffic in Unstructured P2P Systems Using Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2-3), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-006-8313-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SenPeer : un système pair-à-pair de médiation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nachouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 4, 2006, pp.24-48. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA : vers une Plate-forme Générique d'Ingénierie des Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Replication in a Database Cluster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Özsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3), pp.223-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality Management in a Database Cluster with Lazy Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraîcheur et validité de données répliquées dans des environnements transactionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (5-6), pp.163-183. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.9.5-6.163-183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Databases: a Selection of Open Issues and Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Special Issue : Data engineering for life sciences, 33 (2), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1024694.1024708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00320861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage de transactions dans un cluster de bases de données répliquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (1), pp.85--107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : Etat de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (3), pp.351-377. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.351-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.497-518. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.497-518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PicoDBMS: Scaling down database techniques for the smartcard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (2-3), pp.120-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecobase project: database and web technologies for environmental information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Llirbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30 (3), pp.70--75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicated Databases: concepts, Architectures and Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking and Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (4-5), pp.519-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (171)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gypscie-KG: Building a Logic-Based Approach for Knowledge Graph Data Integration View in ML Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ulliana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGO 2025 – LLMs, Análise de Grafos e Ontologias (SBBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05229486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisher Information-based Efficient Curriculum Federated Learning with Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoming Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL SIGDAT, Nov 2024, Miami, Fl, United States. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04734309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Models for Multivariate Time Series Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Freitas Saldanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pedroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDEW 2024 - IEEE 40th International Conference on Data Engineering Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Utrecht, Netherlands. pp.86-90, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDEW61823.2024.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04711300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEDFL: Efficient Asynchronous Decentralized Federated Learning with Heterogeneous Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianshi Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoming Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaiyu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDM 2024 - SIAM International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Apr 2024, Houston, TX, United States. pp.833-841, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611978032.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04597263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProvLight: Efficient Workflow Provenance Capture on the Edge-to-Cloud Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2023 - IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Santa Fe, New Mexico, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KheOps: Cost-effective Repeatability, Reproducibility, and Replicability of Edge-to-Cloud Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Keahey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REP 2023 - ACM Conference on Reproducibility and Replicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Santa Cruz, CA, United States. pp.62-73, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589806.3600032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Modelling: A Domain Partitioning Strategy for Data-efficient Machine-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Saldanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2023 - Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Sep 2023, Belo Horizonte, Brazil. pp.318-323, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2023.232829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04264125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Machine Learning Model Ensembles to the SAVIME Database System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Chaves Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2022 - Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Buzios, Brazil. pp.232-238, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd_estendido.2022.21870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03850420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven Model Selection Approach to Spatio-Temporal Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Zorrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2022 - Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBBD, Sep 2022, Buzios, Brazil. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2022.224638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03798483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Machine Learning Model Management with Gypscie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARLA 2022 - Workshop on HPC and Data Sciences meet Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCALAC, Sep 2022, Porto Alegre, Brazil. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03799097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Provenance to Improve the Model Training of PINNs: first handon experiences with Grid5000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rômulo M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Kunstmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILAMCE-PANACM 2021 - XLII Ibero-Latin-American Congress on Computational Methods in Engineering - III Pan-American Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rio de Janeiro, Brazil. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03443548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Reproducible Analysis of Complex Workflows on the Edge-to-Cloud Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - 37e Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Rigaux, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance Supporting Hyperparameter Analysis in Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Kunstmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAW 2020-2021 - 8th and 9th International Provenance and Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, London, United Kingdom. pp.20-38, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80960-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03324873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible Performance Optimization of Complex Applications on the Edge-to-Cloud Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2021 - IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Portland, OR, United States. pp.23-34, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Cluster48925.2021.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma abordagem para coleta e análise de dados de configurações em redes neurais profundas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Kunstmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2020 - 35ª Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2020.13639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02969506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Caching of Scientific Workflows in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2020 - 31st International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEXA Society, Sep 2020, Bratislava, Slovakia. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59051-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Algorithms to Find Similar Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2019 - European Conference on Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wurtzbourg, Germany. pp.781-785, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46133-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02265726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVIME: A Database Management System for Simulation Data Analysis and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermano Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2019 - 34ª edição do Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Oct 2019, Fortaleza, Brazil. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2019.8810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02266483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Caching for Data-Intensive Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2019 - 30th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.452-466, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Polyglot Query Processing on Heterogeneous Cloud Data Stores with LeanXcale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vilaça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Seattle, United States. pp.1757-1766, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2018.8622187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01921718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain 2.0: opportunities and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIRIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance Data in the Machine Learning Lifecycle in Computational Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Thiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKS 2019 - Workflows in Support of Large-Scale Science co-located with SC 2019 - ACM/IEEE International Conference for High Performance Computing, Networking, Storage, and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Denver, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02335500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Streaming Implementation of Online Time Series Correlation Discovery on Sliding Windows with Regression Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jimenez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2019 - 9th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.681-687, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007843806810687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02265729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Runtime Capture of Multiworkflow Data Using Provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Thiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Nery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eScience 2019 - 15th International Conference on eScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, San Diego, United States. pp.359-368, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eScience.2019.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02265932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Query Processing over Distributed Sensitive Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Database Engineering &amp; Applications Symposium (IDEAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villa San Giovanni, Italy. pp.208-216, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3216122.3216153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Top-k Query Processing in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par: European Conference on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.281-292, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01886160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Pattern Search in Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Guilherme Rittmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDBM: Scientific and Statistical Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bozen-Bolzano, Italy. pp.#21, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3221269.3221294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01819290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answering Top-k Queries over Outsourced Sensitive Data in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2018 - 29th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Regensburg, Germany. pp.218-231, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98809-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01886164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Provenance for Runtime Data Analysis in Computational Science and Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Provenance and Annotation Workshop (IPAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, London, United Kingdom. pp.183-187, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98379-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03108922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of PDFs on Big Spatial Data: Problem & Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Data Science Workshop (LADaS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellation Queries over Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Guilherme Rittmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD: Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Aug 2018, Rio de Janeiro, Brazil. pp.85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Data Analysis Using Data-Intensive Scalable Computing: the SciDISC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LADaS: Latin America Data Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of Online Parameter Fine-tuning in Scientific Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro L G A Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKS: Workflows in Support of Large-scale Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARS: An Array Model with Rich Semantics for Multidimensional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermano Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum and Demos at ER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Valencia, Spain. pp.114-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-processing and Indexing techniques for Constellation Queries in Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Guilherme Rittmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.164-172, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64283-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Energy Production with Exascale HPC Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Lga Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández-Galisteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARLA: Latin American High Performance Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Mexico City, Mexico. pp.233-246, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57972-6_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01654914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Scientific Workflows using Hot Metadata in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Graph Mapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jurret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Scalability Analysis in a Scientific Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD: Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Uberlandia, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Execution with Multiple Objectives in Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIAS / ISAE-ENSMA, Poitiers, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01409092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Polystores: the CloudMdsQL Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Methods to Manage Heterogeneous Big Data and Polystore Databases @BigData 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, DC, United States. pp.2574-2579, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2016.7840899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01415582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Input Data Reduction in Scientific Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro L. G. A. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKS: Workflows in Support of Large-scale Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01400538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Hot Metadata for Scientific Workflows on Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, DC, United States. pp.390-397, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2016.7840628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of the CloudMdsQL Multistore System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jimenez-Péris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER: Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Roma, Italy. pp.352-359, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005923803520359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01341172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Preserving Query Processing in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01410395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Scheduling with Provenance Support in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECPAR: Vector and Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Engineering of the University of Porto, Portugal, Jun 2016, Porto, Portugal. pp.206-219, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61982-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending CloudMdsQL with MFR for Big Data Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIAS / ISAE-ENSMA, Poitiers, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01409104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Localized Visual Dictionary Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York, United States. pp.367-370, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911996.2912070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CloudMdsQL Multistore System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2882903.2899400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01288025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the CloudMdsQL Multistore System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Spain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01408621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelizing Spatially Consistent Visual Matches for Fine-Grained Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Shangai, China. pp.155-162, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671188.2749328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Big Data and Relational Data with a Functional SQL-like Query Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.170-185, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22849-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01181242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-intensive HPC: opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDEC: Big Data and Extreme-scale Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona Supercomputing Center, Jan 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01184018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Simulation Data with Multidimensional Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermano Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD: Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Federal de Educao Tecnolgica Celso Suckow da Fonseca (CEFET-RJ), Brazil; Laboratrio Nacional de Computao Cientfica (LNCC), Oct 2015, Petropolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01184265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: Scientific Workflows Combining Data Analysis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDBM: Scientific and Statistical Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2791347.2791365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Solution for Processing Skewed MapReduce Jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.417-429, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22852-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01162359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Partitioning in Multi-site Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.105-116, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14325-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01073613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Thousands of Legal Entities through Instance-based Visual Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM: Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, FL, United States. pp.1029-1032, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2647868.2655038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebSmatch: a tool for Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOD: Workshop on Open Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.#10, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2500410.2500420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00858602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-Part : Minimizing Data Transfers Between Mappers and Reducers in MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you Pay for is What you Get</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Ruiming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Dongxu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2013 - 24th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.395-409, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40173-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00831864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Partitioning for Minimizing Transferred Data in MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40053-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Price is Right: Models and Algorithms for Pricing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Ruiming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Huayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Zhifeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bressan Stephane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2013 - 24th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.380-394, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40173-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00831859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Dataflows for Big Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dias Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliveira Daniel De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BigData</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Santa Clara, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2013.6691567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00857221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Data Integration with WebSmatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hoa Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOD: Workshop on Open Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00750927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Workload-Based Partitioning for Large-Scale Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.183-190, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Data Integration with WebSmatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00750910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution for Uncertain Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Uncertain Data Integration System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODBASE'2012: 11th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Roma, Italy. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynPart: Dynamic Partitioning for Large-Scale Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Donnees Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Parameter Sweep Workflows in High Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Chirigati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWEET'12: 1st International Workshop on Scalable Workflow Enactment Engines and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Scottsdale, Arizona, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00749968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pay-As-You-Go Data Integration Using Functional Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cross-Domain Conference and Workshop on Availability, Reliability, and Security (CD-ARES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.375-389, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32498-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Early Top-k Query Processing in Overloaded P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.140-155, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProbDB: Efficient Execution of Aggregate Queries over Probabilistic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Replicate or Not To Replicate Queries in the Presence of Autonomous Participants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiané-Ruiz Arnulfo Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rabbat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Up Query Allocation in the Presence of Autonomous Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiané-Ruiz Arnulfo Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASFAA'11: International Conference on Database Systems for Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China. pp.210-224, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20152-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Support for Sensitive Data Sharing in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParallelGDB: A Parallel Graph Database Based on Cache Specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barguñó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Muntes-Mulero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dominguez-Sal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS'11: Proceedings of the 15th Symposium on International Database Engineering &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lisbon, Portugal. pp.162-169, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2076623.2076643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00650603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient SUM Query Processing over Uncertain Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2011 - 27e journées Bases de Donnees Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Distributed Data Management in 2020?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing User Waiting Time for Top-k Queries in Unstructured P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00694972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Test Architectures for Large-Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTSS 2010 - International Conference on Testing Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Natal, Brazil. pp.174-187, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16573-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAP Top-k Query Processing in Unstructured P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Tenth International Conference on Peer-To-Peer Computing (P2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kyoto, Netherlands. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable P2P Reconciliation Infrastructure for Collaborative Text Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBKDA: Databases, Knowledge, and Data Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Les Ménuires, France. pp.155-164, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DBKDA.2010.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeerUnit: a framework for testing peer-to-peer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/ACM, 2010, Antwerp, Belgium. pp.169-170, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1858996.1859030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Timestamping for Efficient Replication Management in DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBE'10: Third International Conference on Data Management in Grid and P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bilbao, Spain. pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: a Recommendation Service for P2P Content Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00604373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph partitioning strategies for efficient BFS in shared-nothing parallel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Muntes-Mulero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Martínez-Bazán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Lluís Larriba-Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAIM: Web-Age Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Jiuzhaigou Valley, China. pp.13-24, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16720-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy in Structured P2P systems with PriServ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées BDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time scheduling of transactions in multicore systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Massively Multiprocessor and Multicore Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Shapiro, Feb 2009, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Join Query Processing over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARAVÁ: data sharing for online communities in P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Braganholo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of Computation: Brazil / INRIA, Cooperations, Advances and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rio Grande do Sul, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring Data Privacy in Structured P2P systems with PriServ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Processing of Continous Join Queries using DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data Management in Peer-to-Peer Systems (DAMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Petersbourg, Russia. pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Transactional Memory: Worst Case Execution Time Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Real-Time and Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SbQA: A Self-Adaptable Query Allocation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Shanghai, France. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Data Privacy in Structured P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Data Management in Grid and P2P Systems (Globe 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Linz, Austria. pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Support for Software Transactional Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China. pp.477-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation optimiste de contenus dans les système P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Privacy Service for Structured P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mexican International Conference on Computer Science (ENC09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, mexico, Mexico. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Continuous Join Queries in a P2P Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Interoperability Using Query Interpretation in Semantic Vector Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tenerife, Spain. pp.539-553, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68234-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Processing of Nearest Neighbor Queries in Parallel Multimedia Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Roberto Manjarrez Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Torino, Italy. pp.326-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reconciliation in P2P Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Journées "Bases de Données Avancées" - BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00376751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action synchronization in P2P system testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMAP 2008 - International Workshop on Data Management in Peer-to-Peer Systems (EDBT Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.43-49, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1379350.1379357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00377411v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary Management in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Query Processing of a Real-World OLAP Database with ParGRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on High Performance Computing for Computational Science - VECPAR 2008,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.188-200, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92859-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLAST Distributed Execution on Partitioned Databases with Primary Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xavier de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing for Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France. pp.544-554, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92859-1_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Continuous Nearest Neighbor Queries on Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangjin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunseung Choo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Irvine, California, United States. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1463434.1463510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of PriServ, A Privacy Service for DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Privacy and Anonymity in the Information Society (PAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SbQA: Une Méthode Auto-Adaptative pour l'Allocation de Requêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampillage et Journalisation P2P pour XWiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition - NOTERE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Peers' Volatility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE/ACM International Conference on Automated Software Engineering (ASE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L'Aquila, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query interpretation to help peers understand each others in semantically heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées - BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.session 6, numéro 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement sémantique de requête utilisant un ordre sur les concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Mesures de similarité sémantique", associé à la conférence Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France. pp.Atelier "Mesures de Similarité Sémantique"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with P2P semantic heterogeneity through query expansion and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Data Management in Peer-to-Peer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00409597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Testing Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Symposium on Software Reliability Engineering (ISSRE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seattle, WA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Virtual Money for Satisfaction and Scale Up in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Management in Peer-to-Peer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Architectures for Large Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference High Performance Computing for Computational Science (VECPAR 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00377416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Logging and Timestamping for Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Very Large Databases - VLDB 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Auckland, New Zealand. pp.1420-1423, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1454159.1454189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Usage of Clustering for Content Based Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Roberto Manjarrez Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Computer Science in Russia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ekaterinburg, Russia. pp.281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peersum : Gestion des résumés de données dans les systèmes P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès Bases de Données Avancées (BDA'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Marseille, France. pp.60-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Query Routing in SenPeer, a P2P Data Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nachouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference, Network-Based Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Germany. pp.365-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Query Processing in Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Kotowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd VLDB Workshop on Data Management in Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic model integration using matching transformations and weaving models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, South Korea. pp.963-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Currency in Replicated DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Management of Data (SIGMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China. pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Position Algorithms for Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Vienna, Austria. pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Expansion and Interpretation to Go Beyond Semantic P2P Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM Confederated International Conferences CoopIS, DOA, ODBASE, GADA, and IS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal. pp.870-877, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76848-7_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00409478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Allocation Method for Efficient Content-Based Retrieval in Parallel Multimedia Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Roberto Manjarrez Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of High Performance Computing and Networking ISPA 2007 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Niagara Falls, Canada. pp.285-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of PeerSum: a Summary Service for P2P Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPC 2007 - Second International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France. pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KnBest - A Balanced Request Allocation Method for Distributed Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database Systems for Advanced Applications (DASFAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data Currency in Replicated DHTs using a Keybased Timestamping Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQLB: A Query Allocation Framework for Autonomous Consumers and Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.974-985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libra : une méthode de médiation auto-adaptative en fonction des attentes des participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journnées Francophones des Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in Peer-to-Peer Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gestion de données en pair-à-pair (GDP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location-Aware Index Caching and Searching for P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Databases, Information Systems and Peer-to-Peer Computing (DBISP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Satisfaction Balanced Query Allocation Process for Distributed Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeerSum: a Summary Service for P2P Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Grid and Pervasive Computing, Second International Conference(GPC'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.390-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction Balanced Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lisbon, Portugal. pp.947-950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Top-k Queries in Distributed Hash Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.489-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apuama: Combining Intra-query and Inter-query Parallelism in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDBT, Mar 2006, Munich, Germany. pp.649-661, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11896548_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based DSL frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN symposium on Object-oriented programming systems, languages, and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.602 - 616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliation in the APPA P2P System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel and Distributed Systems (ICPADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Jul 2006, Minneapolis, United States. pp.401-410, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2006.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Tool Interoperability: An Application in Bug Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabro Marcos Didonet Del</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies, Databases and Applications of Semantics (ODBASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.863-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Available Reconciliation on P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jimenez-Periz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France, France. pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Distributed Algorithm for Semantic Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Data &amp; Structures (WDAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.Records of the 7th Int</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction-based Query Load Balancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Query Processing in the APPA P2P System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on High Performance Computing for Computational Science (VecPar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Mechanism for Processing Top-k Queries in DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency Management for Partial Replication in a High Performance Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Parallel and Distributed Systems (ICPADS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Japan. pp.809-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Semantic Reconciliation of Replicated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Cohérence des Données en Univers Réparti (CDUR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE France et ACM SIGOPS France, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Virtual Partitioning in OLAP Database Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brazil. pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling in the Large and Modeling in the Small</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European MDA Workshops: Foundations and Applications, MDAFA 2003 and MDAFA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands. pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replica Refresh Strategies in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Bases de données avancées (BDA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint-Malo, France. pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Experimentation with Preventive Replication in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB 2005 : Workshop on Design, Implementation, and Deployment of Database Replication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Generic Model Management to Data Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management in Large-scale P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing for Computational Science - VECPAR 2004: 6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up the Preventive Replication of Autonomous Databases in Cluster Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on High Performance Computing for Computational Science (VecPar'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.174-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Virtual Partitioning for OLAP Query Processing in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brasilia, Brazil. pp.92-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication and query processing in the appa data management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on distributed data and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Lausanne, Jul 2004, Lausanne, Switzerland. pp.19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refresco: Improving Query Performance Through Freshness Control in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Agia Napa, Cyprus. pp.174-193, </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30468-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Mediation Process for Large Distributed Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Megamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the OOPSLA/GPCE: Best Practices for Model-Driven Software Development workshop, 19th Annual ACM Conference on Object-Oriented Programming, Systems, Languages, and Applications,(2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un passage à l'échelle dans un SGBD d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, France. pp.347--361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refresco: Improving Query Performance Through Freshness Control in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. pp.153-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transaction Routing with Freshness Control in a Cluster of Replicated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2003 - 19èmes Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading Freshness for Performance in a Cluster of Replicated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Catania, Italy. pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxing Freshness to Improve Load Balancing in a Cluster of Autonomous Replicated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed data and structures 5: records of the 5th international meeting, Thessaloniki, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Thessaloniki, Greece. pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load Balancing of Autonomous Applications and Databases in a Cluster System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WDAS 2002 - 4th Workshop on Distributed Data and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Processing with Autonomous Databases in a Cluster System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS 2002 - 10th International Conference on Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Irvine, CA, United States. pp.410-428, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36124-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Queries with Expensive Functions and Large Objects in Distributed Mediator Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2001 - 17th international conference on Data engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Heidelberg, Germany. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2001.914817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E2Clab: Reproducible Analysis of Complex Workflows on the Edge-to-Cloud Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2021 - 35th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Scalable Real-Time Analytics with CloudDBAppliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLDB: Extremely Large Databases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Clermont-Ferrand, France. , 10th Extremely Large Databases Conference, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01632355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Data Steering on Sedimentation Simulation with Provenance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro L G A Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SC: High Performance Computing, Networking, Storage and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salt Lake City, United States. , International Conference for High Performance Computing, Networking, Storage and Analysis, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01400532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating efficient knowledge management and discovery in the Agronomic Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Research Data Alliance Plenary Meeting (RDA P4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01071822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Annotation Workflow using Bio-Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crop Ontology and Phenotyping Data Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01052546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PShare: a Social-based P2P Data Sharing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Distributed Database Systems - Fourth Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Özsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.1-674, 2020, 978-3-030-26252-5. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26253-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02265930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Distributed Database Systems, third edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer M. Özsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.845, 2011, 978-1-4419-8833-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Distributed Database Systems, Second Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tamer Özsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prentice-Hall, pp.666, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles architectures pour les Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Michel Daydé; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2025, 9782271153739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05244631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heikki Topi; Allen Tucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing Handbook, Third Edition: Information Systems and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (3èm ed.), </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-24, 2014, 978-1-43-989854-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01073058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data Privacy in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Chbeir and Bechara Al Bouna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Preserving in Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 50 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Sharing in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Peer-to-Peer Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.531-570, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Linguistic Data Summaries in Advanced P2P Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Peer-to-Peer Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.571-600, 2010, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-09751-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Localization and Description Through Summaries in P2P Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. SHEN, H. YU, J.BUFORD, M. AKON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Peer-to-Peer Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Database Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Liu, M. T. ÖZSU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.2026-2029, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Data Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Liu, M. T. ÖZSU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.2024-2026, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Atlas P2P Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Baldoni, G. Cortese and F. Davide. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.98-123, 2006, 1-58603-629-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Integrated Hardware/Software Ecosystems for the Edge-Cloud-HPC Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Krüger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5534464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données hétérogènes dans SenPeer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachouki Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dimensional Data Allocation in a Shared-nothing Cluster (on-going research)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour caractériser des participants autonomes dans un processus de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Amulfo Quiané-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Query Processing Over Outsourced Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9053, INRIA Sophia Antipolis - Méditerranée. 2017, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01502142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de données bioinformatiques massives (Big Data)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-8915, Inria Sophia Antipolis; LRI - CNRS, University Paris-Sud. 2016, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Processing in Multistore Systems: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8890, INRIA Sophia Antipolis - Méditerranée. 2016, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289759v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8565, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report of the ModSysC2020 Working Group - Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00749078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LIRMM. 2012, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUM Query Processing over Probabilistic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7629, INRIA. 2011, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00596020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: a Social-based P2P Recommendation System for Large-scale Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Replication in Distributed Information Systems with Autonomous Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiané-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6928, INRIA. 2009, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Logging and Timestamping for Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6497, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-based Search Technique for P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6782, INRIA. 2008, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00348313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query processing in P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6112, INRIA. 2007, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00128221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of data replication in P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6083, INRIA. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00122282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caching Strategies for Data-Intensive Web Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Florescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Yagoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3871, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Complex Distributed Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3677, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Discrepancies in Wrapper Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kapitskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tomasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3138, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Load Balancing in Hierarchical Parallel Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Florescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2815, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Reformulation in Multidatabase Systems using Semantic Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Florescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiqa Raschid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2561, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Parallel Query Execution in DBS3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benont Dageville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2749, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Heterogeneous Databases and the Design of Disco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tomasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiqa Raschid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2704, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transaction Chopping: Algorithms and Performances Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Llirbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2531, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la persistance dans les SGBDOO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jo Bellosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1592, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESQL2 - extending SQL2 to support object-oriented ans deductive databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1648, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOS, an environnement for object-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1499, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESQL : an extended SQL with object and deductive capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1185, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The content-addressable page manager of Sabre.A multi -micro Data base computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faudemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Viemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0284, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et realisation d'un sous-systeme d'integrite extensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0271, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un systeme de bases de donnees relationnel multiprocesseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Temmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Viemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0224, INRIA. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres de predicats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Viemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0203, INRIA. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Join and semijoin algorithms for a multiprocessor database machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0011, INRIA. 1982, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DfAnalyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8420c8001f138fc4a88dca9d770079841e3b3498;origin=https://github.com/vssousa/dfanalyzer-spark;visit=swh:1:snp:1fa616c0a29c131c0ffbf4f0553606e3b4686014;anchor=swh:1:rev:36a28e574c6ca4643aa536bd332fa9fddb0bfa24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:852dd9098d2f1119b546f2067ed9532eaba274e6;origin=https://github.com/lev-a/spark-parSketch;visit=swh:1:snp:cd59cb222ee99935f6feba841284702598eb21cb;anchor=swh:1:rev:1ff4e32f95fefd7f77c86bcb8d16da6e3f1dc90b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVIME (Simulation And Visualization IN-Memory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermano Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b77ba60952bef4a5a954c7ad1cb094112a1d1df6;origin=https://github.com/hllustosa/Savime;visit=swh:1:snp:79597fd7cf1fcdac67d9abb2dab2ba854fa94892;anchor=swh:1:rev:7fd7494563f2a570f4db5e53267d54be96c1d178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triton Server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciFloware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudMdsQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebSmatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared-data Overlay Network (SON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ait Lahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId782"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Valduriez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have We Seen These Data Before? A GRASP‐Based Execution Strategy for Cloud‐based Workflows With Memoization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (7), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.70672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05601758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Federated Learning with Heterogeneous Data and Adaptive Dropout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beichen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingbo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (8), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3749376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05161239v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven Model Selection Approach to Spatio-Temporal Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Zorrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, LNCS-14790, pp.98-118. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-69603-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04672000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal statistics datasets of climate indicators for Brazilian municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Saldanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pedroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.e2. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eds.2024.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04447150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Knowledge Distillation with Elastic Heterogeneous Computing Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daxiang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingjian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (26), pp.e7272. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.7272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03740277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed intelligence on the Edge-to-Cloud Continuum: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 166, pp.71-94. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Phase Scheduling for Efficient Vehicle Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.457-470. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2020.3011952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02913503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic scalable transaction processing in LeanXcale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jimenez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Burgos-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Patiño-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108, pp.102043. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2022.102043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03639381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow Provenance in the Lifecycle of Scientific Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo G Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Thiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (14), pp.e6544. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.6544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03324881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware scheduling of scientific workflows in a multisite cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.172-186. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2021.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVIME: An Array DBMS for Simulation Analysis and ML Models Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermano Lourenço Souza Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Chaves da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nascimento Ramos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information and Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.247-264. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/jidm.2020.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03144324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Query Processing in a Polystore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Kranas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.939-977. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-021-07322-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03148271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Deep Learning Hyperparameter Tuning based on Provenance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Kunstmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information and Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.396-414. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/jidm.2021.1924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03443660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the Right Move to Senior Researcher: some challenges and hints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (2), pp.30-32. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3484622.3484628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03240377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BestNeighbor: Efficient Evaluation of kNN Queries on Large Time Series Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), pp.349-378. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-020-01518-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02973633v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Database Systems: The Case for NewSQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tamer Özsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lecture Notes in Computer Science, LNCS-12670, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-63519-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03228968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed in-memory data management for workflow executions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.e527. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03227618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Scientific Workflows in the Cloud Through Adaptive Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12380, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Computation of PDFs on Big Spatial Data Using Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Moreno Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.63-100. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-019-07260-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02045144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reduction in scientific workflows using provenance monitoring and user steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Luiz Gayoso de Azeredo Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.481-501. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01679967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUQ$2$: Uncertainty Quantification Queries over Large Spatio-temporal Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yania M Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (1), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02531748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DfAnalyzer: Runtime dataflow analysis tool for Computational Science and Engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaylon Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.100592. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2020.100592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02949807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Top-k Query Processing in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-60531-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02265730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DZI: An Air Index for Spatial Queries in One-dimensional Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangjin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.101748. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2019.101748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02386429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VersionClimber: version upgrades without tears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (5), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2019.2921898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping Track of User Steering Actions in Dynamic Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José J. Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro L G A Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.624-643. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02127456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Scientific Workflows using Hot Metadata in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (10), pp.1940-1953. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2018.2867857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DfAnalyzer: Runtime Dataflow Analysis of Scientific Applications using Provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.2082-2085. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3229863.3236265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParCorr: efficient parallel methods to identify similar time series pairs across sliding windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5), pp.1481-1507. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-018-0580-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01886794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Scheduling Frameworks in Big Data Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCC - International Journal of Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.103-128. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCC.2018.093765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Management of Scientific Workflows for High-Throughput Plant Phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Smart Farming, 113, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ visualization and data analysis for turbidity currents simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro L. G. A. Coutinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Databases and Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjel Bellatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Morzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-017-9819-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02409095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InfraPhenoGrid: A scientific workflow infrastructure for Plant Phenomics on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, pp.341-353. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Scheduling with Provenance Data in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.80-112. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2007.370305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raw data queries during data-intensive parallel workflow execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor J Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José J Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José J Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro L G A Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.402-422. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01445219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database System Support of Simulation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermano Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (13), pp.1329-1340. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3007263.3007271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01363738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudMdsQL: Querying Heterogeneous Cloud Data Stores with a Common Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.463-503. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-015-7185-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01184016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Hadoop: Efficient Processing of Skewed MapReduce Jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.69-84. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Related Raw Data Files through Dataflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (8), pp.2528-2545. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.3616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01181231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query processing in multistore systems: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCC - International Journal of Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), pp.309-346. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCC.2016.080903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01341158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistore Big Data Integration with CloudMdsQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lecture Notes in Computer Science, 9940, pp.48-74. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53455-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01345712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Scheduling of Scientific Workflows in Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.76-95. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Data-Intensive Scientific Workflow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.457-493. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-015-9329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01144760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogation et gestion de données bio-informatiques pour la biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Interrogation et gestion de données bio-informatiques pour la biologie moléculaire, TIP140WEB, pp.BIO7055. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-bio7055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Centric Iteration in Dynamic Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rochinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.114-126. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2014.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01073638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Hadoop: Efficient Execution of Parallel Jobs Over Skewed Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (12), pp.1856-1867. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/2824032.2824085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01162362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section on data-intensive cloud infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Aboulnaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beng Chin Ooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.843-843. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00778-014-0371-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01073589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution for Probabilistic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayat Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 277, pp.492-511. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2014.02.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01076096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Grid Index (HGI), spatial queries in wireless data broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangjin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (3), pp.413-446. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-013-7121-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00797095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As-Soon-As-Possible Top-k Query Processing in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Part IX, LNCS (7980), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40069-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00821929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiron: A Parallel Engine for Algebraic Scientific Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dias Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirigati Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliveira Daniel De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (16), pp.2327-2341. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.3032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Workload-Based Partitioning Algorithms for Continuously Growing Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, LNCS (8320), pp.105-128. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45315-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00906966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Evaluation of SUM Queries Over Probabilistic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (4), pp.764-775. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2012.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00652293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Testing of Transactional Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Augusto Meira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information and Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.279-294. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/jidm.2013.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution for Distributed Probabilistic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (4), pp.509-542. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-013-7129-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Big Data Platform for Large Scale Event Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Gulisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jimenez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Patiño-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Soriente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (89), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction-based query replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Amulfo Quiané-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-011-7086-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith: Scientific Data Management on a Large Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (89), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StreamCloud: An Elastic and Scalable Data Streaming System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Gulisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jimenez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Patino-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Soriente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (12), pp.2351-2365. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2012.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Position Algorithms for Efficient Top-k Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (6), pp.973-989. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication in DHTs using Dynamic Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Part III - Special Issue on Data and Knowledge Management in Grid and P2P Systems, LNCS (6790), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23074-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Data Access in Mobile P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangjin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (11), pp.1619 - 1634. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2010.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algebraic Approach for Data-Centric Scientific Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (11), pp.1328-1339. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3402755.3402766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic information system for services and traded resources in Grid e-markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George A. Vouros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Papasalouros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Tzonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Valarakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (4), pp.346-379. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-009-9124-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel OLAP query processing in database clusters with data replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A.B. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1-2), pp.97-123. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-009-7037-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00473537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHTJoin: Processing Continuous Join Queries Using DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.291-317. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-009-7054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00410473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel OLAP query processing in database clusters with data replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1-2), pp.97-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the efficient development of model transformations using model weaving and matching transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.305-324. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-008-0094-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiSC: Benchmarking Secure Chip DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (10), pp.1363-1377. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2008.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00333219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel query processing for OLAP in grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Kotowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (17), pp.2039-2048. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Processing of Continuous Join Queries using Distributed Hash Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Euro-Par 2008 – Parallel Processing, Volume 5168/2008, pp.632-641. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85451-7_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Adaptable Query Allocation Framework for Distributed Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary Management in Unstructured P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro spécial Networking and Information Systems, pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive hybrid partitioning for OLAP query processing in a database cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (4), pp.251-262. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJHPCN.2008.022301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Mediation Process for Large Distributed Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.299-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Data Management: Open Problems and New Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (3), pp.273-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00473481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leganet system: Freshness-aware transaction routing in a database cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2), pp.320-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SenPeer : un système pair-à-pair de médiation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nachouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 4, 2006, pp.24-48. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Network Traffic in Unstructured P2P Systems Using Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2-3), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-006-8313-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA : vers une Plate-forme Générique d'Ingénierie des Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Allilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Replication in a Database Cluster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Özsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3), pp.223-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality Management in a Database Cluster with Lazy Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraîcheur et validité de données répliquées dans des environnements transactionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (5-6), pp.163-183. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.9.5-6.163-183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Databases: a Selection of Open Issues and Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Special Issue : Data engineering for life sciences, 33 (2), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1024694.1024708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00320861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage de transactions dans un cluster de bases de données répliquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (1), pp.85--107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : Etat de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (3), pp.351-377. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.351-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.497-518. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.497-518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PicoDBMS: Scaling down database techniques for the smartcard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (2-3), pp.120-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecobase project: database and web technologies for environmental information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Llirbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30 (3), pp.70--75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicated Databases: concepts, Architectures and Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking and Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (4-5), pp.519-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (171)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gypscie-KG: Building a Logic-Based Approach for Knowledge Graph Data Integration View in ML Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ulliana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGO 2025 – LLMs, Análise de Grafos e Ontologias (SBBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05229486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEDFL: Efficient Asynchronous Decentralized Federated Learning with Heterogeneous Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianshi Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoming Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaiyu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDM 2024 - SIAM International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Apr 2024, Houston, TX, United States. pp.833-841, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611978032.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04597263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisher Information-based Efficient Curriculum Federated Learning with Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoming Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL SIGDAT, Nov 2024, Miami, Fl, United States. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04734309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Models for Multivariate Time Series Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Freitas Saldanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pedroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDEW 2024 - IEEE 40th International Conference on Data Engineering Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Utrecht, Netherlands. pp.86-90, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDEW61823.2024.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04711300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KheOps: Cost-effective Repeatability, Reproducibility, and Replicability of Edge-to-Cloud Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Keahey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REP 2023 - ACM Conference on Reproducibility and Replicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Santa Cruz, CA, United States. pp.62-73, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589806.3600032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProvLight: Efficient Workflow Provenance Capture on the Edge-to-Cloud Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2023 - IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Santa Fe, New Mexico, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Modelling: A Domain Partitioning Strategy for Data-efficient Machine-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Saldanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2023 - Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Sep 2023, Belo Horizonte, Brazil. pp.318-323, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2023.232829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04264125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven Model Selection Approach to Spatio-Temporal Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Zorrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2022 - Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBBD, Sep 2022, Buzios, Brazil. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2022.224638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03798483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Machine Learning Model Management with Gypscie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARLA 2022 - Workshop on HPC and Data Sciences meet Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCALAC, Sep 2022, Porto Alegre, Brazil. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03799097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Machine Learning Model Ensembles to the SAVIME Database System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Chaves Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2022 - Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Buzios, Brazil. pp.232-238, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd_estendido.2022.21870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03850420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible Performance Optimization of Complex Applications on the Edge-to-Cloud Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 2021 - IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Portland, OR, United States. pp.23-34, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Cluster48925.2021.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Provenance to Improve the Model Training of PINNs: first handon experiences with Grid5000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rômulo M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Kunstmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILAMCE-PANACM 2021 - XLII Ibero-Latin-American Congress on Computational Methods in Engineering - III Pan-American Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rio de Janeiro, Brazil. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03443548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Reproducible Analysis of Complex Workflows on the Edge-to-Cloud Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - 37e Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Rigaux, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance Supporting Hyperparameter Analysis in Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Kunstmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAW 2020-2021 - 8th and 9th International Provenance and Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, London, United Kingdom. pp.20-38, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80960-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03324873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Algorithms to Find Similar Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2019 - European Conference on Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wurtzbourg, Germany. pp.781-785, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46133-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02265726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Caching of Scientific Workflows in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2020 - 31st International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEXA Society, Sep 2020, Bratislava, Slovakia. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59051-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma abordagem para coleta e análise de dados de configurações em redes neurais profundas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Kunstmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2020 - 35ª Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2020.13639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02969506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Runtime Capture of Multiworkflow Data Using Provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Thiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Nery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eScience 2019 - 15th International Conference on eScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, San Diego, United States. pp.359-368, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eScience.2019.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02265932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVIME: A Database Management System for Simulation Data Analysis and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermano Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2019 - 34ª edição do Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Oct 2019, Fortaleza, Brazil. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2019.8810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02266483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Caching for Data-Intensive Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2019 - 30th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.452-466, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Polyglot Query Processing on Heterogeneous Cloud Data Stores with LeanXcale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vilaça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Seattle, United States. pp.1757-1766, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2018.8622187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01921718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance Data in the Machine Learning Lifecycle in Computational Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Thiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKS 2019 - Workflows in Support of Large-Scale Science co-located with SC 2019 - ACM/IEEE International Conference for High Performance Computing, Networking, Storage, and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Denver, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02335500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain 2.0: opportunities and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIRIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Streaming Implementation of Online Time Series Correlation Discovery on Sliding Windows with Regression Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jimenez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2019 - 9th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. pp.681-687, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007843806810687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02265729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellation Queries over Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Guilherme Rittmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD: Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Aug 2018, Rio de Janeiro, Brazil. pp.85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Data Analysis Using Data-Intensive Scalable Computing: the SciDISC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LADaS: Latin America Data Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Query Processing over Distributed Sensitive Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Database Engineering &amp; Applications Symposium (IDEAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villa San Giovanni, Italy. pp.208-216, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3216122.3216153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Top-k Query Processing in Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par: European Conference on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.281-292, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01886160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Pattern Search in Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Guilherme Rittmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDBM: Scientific and Statistical Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bozen-Bolzano, Italy. pp.#21, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3221269.3221294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01819290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answering Top-k Queries over Outsourced Sensitive Data in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2018 - 29th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Regensburg, Germany. pp.218-231, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98809-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01886164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Provenance for Runtime Data Analysis in Computational Science and Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Provenance and Annotation Workshop (IPAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, London, United Kingdom. pp.183-187, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98379-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03108922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of PDFs on Big Spatial Data: Problem & Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Data Science Workshop (LADaS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Scalability Analysis in a Scientific Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD: Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Uberlandia, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of Online Parameter Fine-tuning in Scientific Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro L G A Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKS: Workflows in Support of Large-scale Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARS: An Array Model with Rich Semantics for Multidimensional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermano Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum and Demos at ER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Valencia, Spain. pp.114-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-processing and Indexing techniques for Constellation Queries in Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Guilherme Rittmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.164-172, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64283-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Graph Mapper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jurret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Scientific Workflows using Hot Metadata in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Energy Production with Exascale HPC Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Lga Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández-Galisteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARLA: Latin American High Performance Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Mexico City, Mexico. pp.233-246, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57972-6_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01654914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the CloudMdsQL Multistore System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Spain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01408621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of the CloudMdsQL Multistore System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jimenez-Péris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER: Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Roma, Italy. pp.352-359, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005923803520359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01341172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Preserving Query Processing in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01410395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Scheduling with Provenance Support in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECPAR: Vector and Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Engineering of the University of Porto, Portugal, Jun 2016, Porto, Portugal. pp.206-219, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61982-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Execution with Multiple Objectives in Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIAS / ISAE-ENSMA, Poitiers, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01409092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Polystores: the CloudMdsQL Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Methods to Manage Heterogeneous Big Data and Polystore Databases @BigData 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, DC, United States. pp.2574-2579, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2016.7840899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01415582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Input Data Reduction in Scientific Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro L. G. A. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKS: Workflows in Support of Large-scale Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01400538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Hot Metadata for Scientific Workflows on Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, DC, United States. pp.390-397, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2016.7840628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CloudMdsQL Multistore System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez-Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Pau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2882903.2899400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01288025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending CloudMdsQL with MFR for Big Data Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIAS / ISAE-ENSMA, Poitiers, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01409104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Localized Visual Dictionary Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York, United States. pp.367-370, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911996.2912070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea: Scientific Workflows Combining Data Analysis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDBM: Scientific and Statistical Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2791347.2791365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Solution for Processing Skewed MapReduce Jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.417-429, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22852-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01162359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelizing Spatially Consistent Visual Matches for Fine-Grained Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Shangai, China. pp.155-162, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671188.2749328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Big Data and Relational Data with a Functional SQL-like Query Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.170-185, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22849-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01181242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-intensive HPC: opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDEC: Big Data and Extreme-scale Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona Supercomputing Center, Jan 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01184018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Simulation Data with Multidimensional Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermano Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD: Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Federal de Educao Tecnolgica Celso Suckow da Fonseca (CEFET-RJ), Brazil; Laboratrio Nacional de Computao Cientfica (LNCC), Oct 2015, Petropolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01184265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Partitioning in Multi-site Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.105-116, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14325-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01073613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Thousands of Legal Entities through Instance-based Visual Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM: Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, FL, United States. pp.1029-1032, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2647868.2655038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebSmatch: a tool for Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOD: Workshop on Open Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.#10, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2500410.2500420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00858602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-Part : Minimizing Data Transfers Between Mappers and Reducers in MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you Pay for is What you Get</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Ruiming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Dongxu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2013 - 24th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.395-409, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40173-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00831864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Partitioning for Minimizing Transferred Data in MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40053-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Price is Right: Models and Algorithms for Pricing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Ruiming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Huayu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Zhifeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bressan Stephane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2013 - 24th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.380-394, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40173-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00831859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Dataflows for Big Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dias Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliveira Daniel De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BigData</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Santa Clara, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2013.6691567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00857221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Parameter Sweep Workflows in High Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Chirigati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWEET'12: 1st International Workshop on Scalable Workflow Enactment Engines and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Scottsdale, Arizona, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00749968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pay-As-You-Go Data Integration Using Functional Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cross-Domain Conference and Workshop on Availability, Reliability, and Security (CD-ARES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.375-389, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32498-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Data Integration with WebSmatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Hoa Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOD: Workshop on Open Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00750927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Workload-Based Partitioning for Large-Scale Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.183-190, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Data Integration with WebSmatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00750910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Resolution for Uncertain Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Uncertain Data Integration System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Afsarmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODBASE'2012: 11th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Roma, Italy. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynPart: Dynamic Partitioning for Large-Scale Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Donnees Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Distributed Data Management in 2020?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Up Query Allocation in the Presence of Autonomous Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiané-Ruiz Arnulfo Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASFAA'11: International Conference on Database Systems for Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China. pp.210-224, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20152-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Replicate or Not To Replicate Queries in the Presence of Autonomous Participants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiané-Ruiz Arnulfo Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rabbat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Early Top-k Query Processing in Overloaded P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.140-155, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProbDB: Efficient Execution of Aggregate Queries over Probabilistic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParallelGDB: A Parallel Graph Database Based on Cache Specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barguñó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Muntes-Mulero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dominguez-Sal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS'11: Proceedings of the 15th Symposium on International Database Engineering &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lisbon, Portugal. pp.162-169, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2076623.2076643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00650603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Support for Sensitive Data Sharing in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient SUM Query Processing over Uncertain Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2011 - 27e journées Bases de Donnees Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Timestamping for Efficient Replication Management in DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBE'10: Third International Conference on Data Management in Grid and P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bilbao, Spain. pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: a Recommendation Service for P2P Content Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00604373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph partitioning strategies for efficient BFS in shared-nothing parallel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Muntes-Mulero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Martínez-Bazán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Lluís Larriba-Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAIM: Web-Age Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Jiuzhaigou Valley, China. pp.13-24, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16720-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable P2P Reconciliation Infrastructure for Collaborative Text Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBKDA: Databases, Knowledge, and Data Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Les Ménuires, France. pp.155-164, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DBKDA.2010.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing User Waiting Time for Top-k Queries in Unstructured P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00694972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Test Architectures for Large-Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTSS 2010 - International Conference on Testing Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Natal, Brazil. pp.174-187, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16573-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAP Top-k Query Processing in Unstructured P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Tenth International Conference on Peer-To-Peer Computing (P2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kyoto, Netherlands. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeerUnit: a framework for testing peer-to-peer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/ACM, 2010, Antwerp, Belgium. pp.169-170, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1858996.1859030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring Data Privacy in Structured P2P systems with PriServ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Processing of Continous Join Queries using DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data Management in Peer-to-Peer Systems (DAMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Petersbourg, Russia. pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy in Structured P2P systems with PriServ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées BDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time scheduling of transactions in multicore systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Massively Multiprocessor and Multicore Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Shapiro, Feb 2009, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Join Query Processing over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARAVÁ: data sharing for online communities in P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Braganholo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of Computation: Brazil / INRIA, Cooperations, Advances and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rio Grande do Sul, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Transactional Memory: Worst Case Execution Time Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Real-Time and Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SbQA: A Self-Adaptable Query Allocation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Shanghai, France. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Support for Software Transactional Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China. pp.477-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Data Privacy in Structured P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Data Management in Grid and P2P Systems (Globe 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Linz, Austria. pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation optimiste de contenus dans les système P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Continuous Join Queries in a P2P Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Privacy Service for Structured P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mexican International Conference on Computer Science (ENC09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, mexico, Mexico. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Virtual Money for Satisfaction and Scale Up in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Management in Peer-to-Peer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Testing Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Symposium on Software Reliability Engineering (ISSRE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seattle, WA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Architectures for Large Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference High Performance Computing for Computational Science (VECPAR 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00377416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Logging and Timestamping for Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Very Large Databases - VLDB 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Auckland, New Zealand. pp.1420-1423, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1454159.1454189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of PriServ, A Privacy Service for DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Privacy and Anonymity in the Information Society (PAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Interoperability Using Query Interpretation in Semantic Vector Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tenerife, Spain. pp.539-553, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68234-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Processing of Nearest Neighbor Queries in Parallel Multimedia Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Roberto Manjarrez Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Torino, Italy. pp.326-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reconciliation in P2P Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Journées "Bases de Données Avancées" - BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00376751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action synchronization in P2P system testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMAP 2008 - International Workshop on Data Management in Peer-to-Peer Systems (EDBT Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.43-49, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1379350.1379357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00377411v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary Management in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLAST Distributed Execution on Partitioned Databases with Primary Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xavier de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing for Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France. pp.544-554, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92859-1_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Query Processing of a Real-World OLAP Database with ParGRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on High Performance Computing for Computational Science - VECPAR 2008,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.188-200, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92859-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Continuous Nearest Neighbor Queries on Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangjin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunseung Choo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Irvine, California, United States. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1463434.1463510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Peers' Volatility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE/ACM International Conference on Automated Software Engineering (ASE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L'Aquila, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SbQA: Une Méthode Auto-Adaptative pour l'Allocation de Requêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampillage et Journalisation P2P pour XWiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition - NOTERE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query interpretation to help peers understand each others in semantically heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées - BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.session 6, numéro 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with P2P semantic heterogeneity through query expansion and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Data Management in Peer-to-Peer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00409597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement sémantique de requête utilisant un ordre sur les concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Mesures de similarité sémantique", associé à la conférence Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France. pp.Atelier "Mesures de Similarité Sémantique"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Top-k Queries in Distributed Hash Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.489-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of PeerSum: a Summary Service for P2P Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPC 2007 - Second International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France. pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KnBest - A Balanced Request Allocation Method for Distributed Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database Systems for Advanced Applications (DASFAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Usage of Clustering for Content Based Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Roberto Manjarrez Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Computer Science in Russia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ekaterinburg, Russia. pp.281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peersum : Gestion des résumés de données dans les systèmes P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès Bases de Données Avancées (BDA'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Marseille, France. pp.60-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Query Routing in SenPeer, a P2P Data Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nachouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference, Network-Based Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Germany. pp.365-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Query Processing in Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Kotowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd VLDB Workshop on Data Management in Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic model integration using matching transformations and weaving models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, South Korea. pp.963-970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Currency in Replicated DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Management of Data (SIGMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China. pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Position Algorithms for Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Vienna, Austria. pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Expansion and Interpretation to Go Beyond Semantic P2P Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM Confederated International Conferences CoopIS, DOA, ODBASE, GADA, and IS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal. pp.870-877, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76848-7_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00409478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Allocation Method for Efficient Content-Based Retrieval in Parallel Multimedia Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Roberto Manjarrez Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of High Performance Computing and Networking ISPA 2007 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Niagara Falls, Canada. pp.285-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in Peer-to-Peer Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gestion de données en pair-à-pair (GDP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data Currency in Replicated DHTs using a Keybased Timestamping Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQLB: A Query Allocation Framework for Autonomous Consumers and Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.974-985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libra : une méthode de médiation auto-adaptative en fonction des attentes des participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journnées Francophones des Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location-Aware Index Caching and Searching for P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Databases, Information Systems and Peer-to-Peer Computing (DBISP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Satisfaction Balanced Query Allocation Process for Distributed Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeerSum: a Summary Service for P2P Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Grid and Pervasive Computing, Second International Conference(GPC'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.390-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction Balanced Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Information and Knowledge Management (CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lisbon, Portugal. pp.947-950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliation in the APPA P2P System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel and Distributed Systems (ICPADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Jul 2006, Minneapolis, United States. pp.401-410, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2006.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apuama: Combining Intra-query and Inter-query Parallelism in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDBT, Mar 2006, Munich, Germany. pp.649-661, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11896548_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based DSL frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kurtev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN symposium on Object-oriented programming systems, languages, and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.602 - 616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Tool Interoperability: An Application in Bug Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabro Marcos Didonet Del</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies, Databases and Applications of Semantics (ODBASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.863-881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction-based Query Load Balancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiane-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Distributed Algorithm for Semantic Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Data &amp; Structures (WDAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.Records of the 7th Int</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Available Reconciliation on P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jimenez-Periz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France, France. pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Query Processing in the APPA P2P System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on High Performance Computing for Computational Science (VecPar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Mechanism for Processing Top-k Queries in DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Generic Model Management to Data Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Didonet del Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Virtual Partitioning in OLAP Database Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brazil. pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Semantic Reconciliation of Replicated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Cohérence des Données en Univers Réparti (CDUR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE France et ACM SIGOPS France, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency Management for Partial Replication in a High Performance Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Parallel and Distributed Systems (ICPADS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Japan. pp.809-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling in the Large and Modeling in the Small</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European MDA Workshops: Foundations and Applications, MDAFA 2003 and MDAFA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands. pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replica Refresh Strategies in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Bases de données avancées (BDA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint-Malo, France. pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Experimentation with Preventive Replication in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB 2005 : Workshop on Design, Implementation, and Deployment of Database Replication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refresco: Improving Query Performance Through Freshness Control in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. pp.153-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refresco: Improving Query Performance Through Freshness Control in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Agia Napa, Cyprus. pp.174-193, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30468-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Mediation Process for Large Distributed Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management in Large-scale P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing for Computational Science - VECPAR 2004: 6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up the Preventive Replication of Autonomous Databases in Cluster Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on High Performance Computing for Computational Science (VecPar'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.174-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Virtual Partitioning for OLAP Query Processing in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brasilia, Brazil. pp.92-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication and query processing in the appa data management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on distributed data and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Lausanne, Jul 2004, Lausanne, Switzerland. pp.19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Megamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the OOPSLA/GPCE: Best Practices for Model-Driven Software Development workshop, 19th Annual ACM Conference on Object-Oriented Programming, Systems, Languages, and Applications,(2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un passage à l'échelle dans un SGBD d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, France. pp.347--361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading Freshness for Performance in a Cluster of Replicated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Cooperative Information Systems (CoopIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Catania, Italy. pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transaction Routing with Freshness Control in a Cluster of Replicated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2003 - 19èmes Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxing Freshness to Improve Load Balancing in a Cluster of Autonomous Replicated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed data and structures 5: records of the 5th international meeting, Thessaloniki, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Thessaloniki, Greece. pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load Balancing of Autonomous Applications and Databases in a Cluster System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WDAS 2002 - 4th Workshop on Distributed Data and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Processing with Autonomous Databases in a Cluster System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS 2002 - 10th International Conference on Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Irvine, CA, United States. pp.410-428, </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36124-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Queries with Expensive Functions and Large Objects in Distributed Mediator Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2001 - 17th international conference on Data engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Heidelberg, Germany. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2001.914817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E2Clab: Reproducible Analysis of Complex Workflows on the Edge-to-Cloud Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2021 - 35th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Scalable Real-Time Analytics with CloudDBAppliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLDB: Extremely Large Databases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Clermont-Ferrand, France. , 10th Extremely Large Databases Conference, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01632355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Data Steering on Sedimentation Simulation with Provenance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro L G A Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SC: High Performance Computing, Networking, Storage and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salt Lake City, United States. , International Conference for High Performance Computing, Networking, Storage and Analysis, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01400532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Annotation Workflow using Bio-Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crop Ontology and Phenotyping Data Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01052546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating efficient knowledge management and discovery in the Agronomic Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Research Data Alliance Plenary Meeting (RDA P4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01071822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PShare: a Social-based P2P Data Sharing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Distributed Database Systems - Fourth Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Özsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.1-674, 2020, 978-3-030-26252-5. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26253-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02265930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Distributed Database Systems, third edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer M. Özsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.845, 2011, 978-1-4419-8833-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Distributed Database Systems, Second Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tamer Özsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prentice-Hall, pp.666, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles architectures pour les Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Michel Daydé; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2025, 9782271153739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05244631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heikki Topi; Allen Tucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing Handbook, Third Edition: Information Systems and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (3èm ed.), </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-24, 2014, 978-1-43-989854-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01073058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data Privacy in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Chbeir and Bechara Al Bouna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Preserving in Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 50 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Linguistic Data Summaries in Advanced P2P Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Peer-to-Peer Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.571-600, 2010, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-09751-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Sharing in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Mouaddib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Peer-to-Peer Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.531-570, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Localization and Description Through Summaries in P2P Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. SHEN, H. YU, J.BUFORD, M. AKON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Peer-to-Peer Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Database Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Liu, M. T. ÖZSU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.2026-2029, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Data Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Liu, M. T. ÖZSU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.2024-2026, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Atlas P2P Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Baldoni, G. Cortese and F. Davide. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.98-123, 2006, 1-58603-629-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Integrated Hardware/Software Ecosystems for the Edge-Cloud-HPC Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Christian Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Krüger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5534464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dimensional Data Allocation in a Shared-nothing Cluster (on-going research)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manjarrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données hétérogènes dans SenPeer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachouki Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour caractériser des participants autonomes dans un processus de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Amulfo Quiané-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Query Processing Over Outsourced Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9053, INRIA Sophia Antipolis - Méditerranée. 2017, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01502142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de données bioinformatiques massives (Big Data)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-8915, Inria Sophia Antipolis; LRI - CNRS, University Paris-Sud. 2016, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Processing in Multistore Systems: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8890, INRIA Sophia Antipolis - Méditerranée. 2016, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289759v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8565, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report of the ModSysC2020 Working Group - Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00749078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LIRMM. 2012, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUM Query Processing over Probabilistic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7629, INRIA. 2011, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00596020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: a Social-based P2P Recommendation System for Large-scale Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Replication in Distributed Information Systems with Autonomous Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Arnulfo Quiané-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6928, INRIA. 2009, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-based Search Technique for P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6782, INRIA. 2008, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00348313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Logging and Timestamping for Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6497, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query processing in P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6112, INRIA. 2007, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00128221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of data replication in P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6083, INRIA. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00122282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caching Strategies for Data-Intensive Web Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Florescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Yagoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3871, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Complex Distributed Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3677, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Discrepancies in Wrapper Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kapitskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tomasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3138, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Load Balancing in Hierarchical Parallel Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Florescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2815, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Heterogeneous Databases and the Design of Disco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tomasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiqa Raschid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2704, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Reformulation in Multidatabase Systems using Semantic Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Florescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiqa Raschid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2561, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Parallel Query Execution in DBS3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benont Dageville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2749, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transaction Chopping: Algorithms and Performances Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Llirbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2531, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESQL2 - extending SQL2 to support object-oriented ans deductive databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1648, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la persistance dans les SGBDOO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jo Bellosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1592, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOS, an environnement for object-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1499, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESQL : an extended SQL with object and deductive capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1185, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The content-addressable page manager of Sabre.A multi -micro Data base computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faudemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Viemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0284, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et realisation d'un sous-systeme d'integrite extensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0271, INRIA. 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un systeme de bases de donnees relationnel multiprocesseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Bernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Temmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Viemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0224, INRIA. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres de predicats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Viemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-0203, INRIA. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Join and semijoin algorithms for a multiprocessor database machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0011, INRIA. 1982, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FP-Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DfAnalyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vítor Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8420c8001f138fc4a88dca9d770079841e3b3498;origin=https://github.com/vssousa/dfanalyzer-spark;visit=swh:1:snp:1fa616c0a29c131c0ffbf4f0553606e3b4686014;anchor=swh:1:rev:36a28e574c6ca4643aa536bd332fa9fddb0bfa24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Edine Edine Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:852dd9098d2f1119b546f2067ed9532eaba274e6;origin=https://github.com/lev-a/spark-parSketch;visit=swh:1:snp:cd59cb222ee99935f6feba841284702598eb21cb;anchor=swh:1:rev:1ff4e32f95fefd7f77c86bcb8d16da6e3f1dc90b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVIME (Simulation And Visualization IN-Memory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermano Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b77ba60952bef4a5a954c7ad1cb094112a1d1df6;origin=https://github.com/hllustosa/Savime;visit=swh:1:snp:79597fd7cf1fcdac67d9abb2dab2ba854fa94892;anchor=swh:1:rev:7fd7494563f2a570f4db5e53267d54be96c1d178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triton Server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciFloware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudMdsQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyna Bondiombouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebSmatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared-data Overlay Network (SON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ait Lahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId786"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05161239v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beichen Ma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3749376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04672000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Zorrilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Porto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69603-3_4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04447150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pedroso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ribeiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardoso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2024.3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03740277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daxiang Dong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Qin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjian Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7272" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02913503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyna Bondiombouy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3011952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03639381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Burgos-Sancho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ballesteros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pati&#241;o-Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosendo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.04.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03324881v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Souza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo G Azevedo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Louren&#231;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Soares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Thiago" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6544" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03148271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kranas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-021-07322-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03443660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Kunstmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Pina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jidm.2021.1924" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03240377v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3484622.3484628" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02973633v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Edine Yagoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01518-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03228968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jim&#233;nez-Peris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamer &#214;zsu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63519-3_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03227618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.527" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189130v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heidsieck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.03.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03144324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermano Louren&#231;o Souza Lustosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Chaves da Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nascimento Ramos da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jidm.2020.2021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02045144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Moreno Lemus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-019-07260-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Luiz Gayoso de Azeredo Coutinho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.11.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02531748v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lemus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yania M Souto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pereira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02949807v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Campos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaylon Guedes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2020.100592" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2921898" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02127456v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Camata" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L G A Coutinho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.05.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867717v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pineda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2867857" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mahboubi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8_1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02386429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangjin Park" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.101748" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0580-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692229v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2018.093765" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948568v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620127v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. G. A. Coutinho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.09.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867887v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3229863.3236265" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02409095v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Morzy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-017-9819-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dupuis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.06.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370305" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor J Silva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J Leite" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J Camata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01363738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermano Lustosa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Blanco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3007263.3007271" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-015-7185-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377715v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2016.03.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01181231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Oliveira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3616" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01341158v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2016.080903" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53455-7_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.04.014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01073638v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guerra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rochinha" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Coutinho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2014.10.021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01144760v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-015-9329-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160897v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bio7055" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162362v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2824032.2824085" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076096v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Naser" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Afsarmanesh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.02.135" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01073589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Aboulnaga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beng Chin Ooi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-014-0371-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806557v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dias Jonas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirigati Fernando" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Daniel De" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0C1BVJF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906966v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45315-1_5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00821929v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40069-8_1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652293v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.62" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018103v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Meira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jidm.2013.1498" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879631v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ayat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-013-7129-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D372948A8A5C99C5C0EA3A0A7B66234BDF591619/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797095v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-013-7121-y" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5DKX0NBR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Amulfo Quian&#233;-Ruiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-011-7086-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HW1KKK1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748563v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748992v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Gulisano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Patino-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Soriente" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.24" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748582v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640401v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2010.194" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607882v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2011.03.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607915v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tlili" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B. Lima" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23074-5_1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3402755.3402766" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350166v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483367v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Vouros" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papasalouros" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tzonas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Valarakos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kotis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.03.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLHPSR3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483085v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-009-9124-x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1J9PPV8H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473537v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A.B. Lima" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Furtado" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-009-7037-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DV9J7B5K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410473v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao Palma" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-009-7054-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B1DCE1656C65C5EC37FBCA9BEE1DAA14C6472CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482183v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Lima" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483446v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Didonet del Fabro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-008-0094-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQS8RW1C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368874v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_67" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374999v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Arnulfo Quiane-Ruiz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482185v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Kotowski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1303" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRG33BJM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379718v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Hayek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mouaddib" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482186v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPCN.2008.022301" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333219v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2008.67" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466674v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lemp" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473481v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416447v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-006-8313-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00482197v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Faye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nachouki" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1847" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Allilaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touzet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442709v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer &#214;zsu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442707v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Pape" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185365v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.5-6.163-183" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBB80D4D2B3F50001BCF85C68132863115F822C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442708v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dang Ngoc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442710v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442699v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Cavalcanti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fabret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Campos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Llirbat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450760v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04734309v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxiang Ren" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoming Jin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Zhang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04711300v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Freitas Saldanha" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pe&#241;a" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00016" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04597263v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshi Che" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu Dai" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978032.95" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161546v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157720v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589806.3600032" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04264125v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ribeiro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pena" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2023.232829" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03850420v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Chaves Silva" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd_estendido.2022.21870" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03798483v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2022.224638" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799097v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03443548v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#244;mulo M. Silva" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332524v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03324873v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80960-7_2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310540v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Cluster48925.2021.00043" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02969506v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2020.13639" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962579v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59051-2_4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265726v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_51" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02266483v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2019.8810" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02174445v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_33" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921718v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vila&#231;a" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622187" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03585437v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02335500v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Azevedo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265729v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007843806810687" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265932v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nery" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00047" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131321v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216153" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886160v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_20" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01819290v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Guilherme Rittmeyer" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Krone-Martins" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3221269.3221294" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886164v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98809-2_14" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03108922v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camata" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98379-0_15" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867758v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867833v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khatibi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620974v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620376v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620398v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64283-3_12" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01654914v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Cela" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Costa" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Lga Coutinho" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez-Galisteo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57972-6_17" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620231v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pineda-Morales" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620239v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Billet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jurret" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620161v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miranda" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409092v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01415582v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2016.7840899" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01400538v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395715v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2016.7840628" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01341172v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-P&#233;ris" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005923803520359" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410395v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342190v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61982-8_19" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409104v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373778v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leveau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912070" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288025v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2882903.2899400" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408621v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Spain" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145988v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671188.2749328" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01181242v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_13" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184018v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184265v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Costa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166298v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791347.2791365" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162359v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22852-5_35" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01073613v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Silva Souza" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14325-5_10" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077508v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letessier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2655038" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00858602v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castanier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisch" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500420" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879531v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00831864v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Ruiming" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Dongxu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bressan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_32" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ5GT6CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879527v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40053-7_1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00831859v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Huayu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Zhifeng" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan Stephane" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_31" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3SHT89PH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857221v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2013.6691567" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00750927v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoa Ngo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748549v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_16" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00750910v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748625v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748621v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748585v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00749968v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Chirigati" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542460v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32498-7_28" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607920v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_10" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639293v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640380v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quian&#233;-Ruiz Arnulfo Jorge" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640387v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20152-3_16" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZMW0VLWK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153238v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jawad" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00650603v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bargu&#241;&#243;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Muntes-Mulero" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dominguez-Sal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2076623.2076643" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639287v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640139v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694972v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541696v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Eugenio Marynowski" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16573-3_13" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607926v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607940v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.21" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541699v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1858996.1859030" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607932v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604373v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Draidi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Kemme" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830934v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mart&#237;nez-Baz&#225;n" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Llu&#237;s Larriba-Pey" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16720-1_2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X07B5PCZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437394v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368996v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Sarni" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queudet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416819v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416494v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Braganholo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355503v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375277v2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422598v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375003v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414050v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422596v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464922v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ventresque" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419623v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482323v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00404716v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68234-9_40" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429423v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Roberto Manjarrez Sanchez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376751v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377411v2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Sunye" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1379350.1379357" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376969v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482184v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Paes" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1_18" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4X4NPGL7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483525v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xavier de Sousa" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Lifschitz" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1_48" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PBPV9VDS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483507v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseung Choo" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463434.1463510" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374320v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375038v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375526v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371199v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Almeida" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00419634v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00419628v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409597v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371781v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374997v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377416v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371274v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454159.1454189" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429425v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379723v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482371v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483425v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B Lima" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483503v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378860v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378836v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409478v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76848-7_58" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429428v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376958v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374835v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482342v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374977v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375039v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696191v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379699v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Dick" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374995v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379711v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374972v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378864v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482187v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Miranda" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11896548_49" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8W3CZXVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483594v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kurtev" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378878v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Martins" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2006.91" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483590v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabro Marcos Didonet Del" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448128v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jimenez-Periz" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483600v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374834v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482362v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482363v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448110v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684901v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448115v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448059v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenthal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448124v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689074v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448113v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448135v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448111v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684957v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688795v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497770v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30468-5_13" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483837v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222947v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448164v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497763v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019887v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448125v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448123v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019828v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019874v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_24" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448047v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2001.914817" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269852v2" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01400532v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01071822v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01052546v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757169v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265930v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26253-2" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640392v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer M. &#214;zsu" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483354v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244631v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01073058v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439898543" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807625v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379832v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379836v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09751-0_20" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483454v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483421v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483409v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378891v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358930v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Hoppe" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kr&#252;ger" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5534464" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483591v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachouki Gilles" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448162v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manjarrez" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193941v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01502142v2" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321033v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289759v2" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024101v2" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00749078v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268566v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596020v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543298v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383321v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Arnulfo Quian&#233;-Ruiz" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270364v2" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348313v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128221v2" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122282v2" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072783v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florescu" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Yagoub" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072995v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mohan" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073551v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kapitskaia" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tomasic" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073877v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074120v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiqa Raschid" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073943v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benont Dageville" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073986v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074147v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074968v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Amiel" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Viallet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074912v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075063v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gruber" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daynes" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075373v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076274v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faudemay" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Viemont" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076287v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076334v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bernadat" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Temmerman" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076355v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070143v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093002v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094966v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8420c8001f138fc4a88dca9d770079841e3b3498;origin=https://github.com/vssousa/dfanalyzer-spark;visit=swh:1:snp:1fa616c0a29c131c0ffbf4f0553606e3b4686014;anchor=swh:1:rev:36a28e574c6ca4643aa536bd332fa9fddb0bfa24" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095640v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:852dd9098d2f1119b546f2067ed9532eaba274e6;origin=https://github.com/lev-a/spark-parSketch;visit=swh:1:snp:cd59cb222ee99935f6feba841284702598eb21cb;anchor=swh:1:rev:1ff4e32f95fefd7f77c86bcb8d16da6e3f1dc90b" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02092998v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b77ba60952bef4a5a954c7ad1cb094112a1d1df6;origin=https://github.com/hllustosa/Savime;visit=swh:1:snp:79597fd7cf1fcdac67d9abb2dab2ba854fa94892;anchor=swh:1:rev:7fd7494563f2a570f4db5e53267d54be96c1d178" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101258v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101352v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02092571v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02092613v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101335v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ait Lahcen" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05601758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. P. Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heidsieck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Y. Frota" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.70672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05161239v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beichen Ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Zhou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3749376" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04672000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Zorrilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Porto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69603-3_4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04447150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pedroso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ribeiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardoso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2024.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03740277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daxiang Dong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Qin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjian Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7272" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosendo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.04.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02913503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyna Bondiombouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3011952" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03639381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Burgos-Sancho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ballesteros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pati&#241;o-Martinez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03324881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Souza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo G Azevedo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Louren&#231;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Soares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Thiago" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6544" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.03.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03144324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermano Louren&#231;o Souza Lustosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Chaves da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nascimento Ramos da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jidm.2020.2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03148271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kranas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-021-07322-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03443660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Kunstmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Pina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jidm.2021.1924" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03240377v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3484622.3484628" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02973633v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Edine Yagoubi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01518-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03228968v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jim&#233;nez-Peris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamer &#214;zsu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63519-3_1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03227618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.527" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02045144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Moreno Lemus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-019-07260-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Luiz Gayoso de Azeredo Coutinho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.11.028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02531748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lemus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yania M Souto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02949807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Campos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaylon Guedes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2020.100592" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mahboubi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02386429v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangjin Park" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.101748" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262591v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2921898" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02127456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Camata" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L G A Coutinho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.05.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pineda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2867857" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867887v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3229863.3236265" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0580-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692229v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2018.093765" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948568v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620127v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. G. A. Coutinho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.09.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02409095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Morzy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-017-9819-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336655v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dupuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.06.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370305" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445219v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor J Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J Leite" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J Camata" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350453v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01363738v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermano Lustosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Blanco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3007263.3007271" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-015-7185-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2016.03.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01181231v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Oliveira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3616" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01341158v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2016.080903" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53455-7_3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342203v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.04.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01144760v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-015-9329-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160897v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bio7055" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01073638v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guerra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rochinha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Coutinho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2014.10.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162362v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2824032.2824085" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01073589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Aboulnaga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beng Chin Ooi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-014-0371-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076096v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Naser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Afsarmanesh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.02.135" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00797095v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-013-7121-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5DKX0NBR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00821929v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40069-8_1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806557v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dias Jonas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirigati Fernando" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Daniel De" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3032" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0C1BVJF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906966v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45315-1_5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.62" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018103v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Meira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jidm.2013.1498" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ayat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-013-7129-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D372948A8A5C99C5C0EA3A0A7B66234BDF591619/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Gulisano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Soriente" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748553v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Amulfo Quian&#233;-Ruiz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-011-7086-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4HW1KKK1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748563v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748992v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Patino-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.24" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350166v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607882v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2011.03.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607915v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tlili" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B. Lima" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23074-5_1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2010.194" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640431v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3402755.3402766" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483367v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Vouros" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papasalouros" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tzonas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Valarakos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kotis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.03.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLHPSR3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483085v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-009-9124-x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1J9PPV8H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473537v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A.B. Lima" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Furtado" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-009-7037-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DV9J7B5K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410473v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao Palma" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-009-7054-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B1DCE1656C65C5EC37FBCA9BEE1DAA14C6472CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482183v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Lima" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483446v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Didonet del Fabro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-008-0094-z" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQS8RW1C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333219v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2008.67" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482185v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Kotowski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1303" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRG33BJM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368874v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_67" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374999v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Arnulfo Quiane-Ruiz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379718v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Hayek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mouaddib" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482186v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPCN.2008.022301" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466674v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lemp" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473481v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483382v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00482197v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Faye" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nachouki" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1847" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416447v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-006-8313-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442696v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Allilaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touzet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442709v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer &#214;zsu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442707v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Pape" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185365v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.5-6.163-183" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBB80D4D2B3F50001BCF85C68132863115F822C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442708v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dang Ngoc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442710v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442699v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Cavalcanti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fabret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Campos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Llirbat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450760v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04597263v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshi Che" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoming Jin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu Dai" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978032.95" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04734309v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxiang Ren" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Zhang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04711300v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Freitas Saldanha" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pe&#241;a" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00016" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157720v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589806.3600032" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04264125v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ribeiro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pena" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2023.232829" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03798483v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2022.224638" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799097v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03850420v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Chaves Silva" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd_estendido.2022.21870" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310540v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Cluster48925.2021.00043" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03443548v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#244;mulo M. Silva" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332524v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03324873v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80960-7_2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265726v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_51" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962579v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59051-2_4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02969506v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2020.13639" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265932v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Azevedo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nery" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00047" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02266483v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2019.8810" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02174445v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_33" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921718v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vila&#231;a" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622187" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02335500v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03585437v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265729v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007843806810687" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867833v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khatibi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Guilherme Rittmeyer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131321v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216153" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886160v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_20" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01819290v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Krone-Martins" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3221269.3221294" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886164v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98809-2_14" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03108922v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camata" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98379-0_15" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867758v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620161v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miranda" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620974v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620376v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620398v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64283-3_12" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620239v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Billet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jurret" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620231v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pineda-Morales" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01654914v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Cela" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Costa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Lga Coutinho" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez-Galisteo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57972-6_17" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408621v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Spain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01341172v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-P&#233;ris" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005923803520359" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410395v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342190v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61982-8_19" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409092v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01415582v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2016.7840899" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01400538v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395715v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2016.7840628" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288025v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2882903.2899400" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409104v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373778v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leveau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912070" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166298v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791347.2791365" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162359v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22852-5_35" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145988v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671188.2749328" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01181242v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_13" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184018v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184265v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Costa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01073613v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Silva Souza" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14325-5_10" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077508v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letessier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2647868.2655038" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00858602v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castanier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisch" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500420" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879531v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00831864v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Ruiming" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Dongxu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bressan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_32" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ5GT6CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879527v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40053-7_1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00831859v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Huayu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Zhifeng" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan Stephane" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40173-2_31" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3SHT89PH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857221v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2013.6691567" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00749968v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Chirigati" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542460v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32498-7_28" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00750927v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoa Ngo" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748549v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_16" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00750910v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748625v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748621v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748585v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640139v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640387v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quian&#233;-Ruiz Arnulfo Jorge" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20152-3_16" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZMW0VLWK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640380v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607920v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_10" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639293v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00650603v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bargu&#241;&#243;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Muntes-Mulero" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dominguez-Sal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2076623.2076643" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153238v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jawad" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639287v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607932v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604373v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Draidi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Kemme" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830934v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mart&#237;nez-Baz&#225;n" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Llu&#237;s Larriba-Pey" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16720-1_2" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X07B5PCZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607940v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.21" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694972v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541696v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Eugenio Marynowski" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16573-3_13" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607926v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541699v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1858996.1859030" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355503v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375277v2" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437394v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368996v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Sarni" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queudet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416819v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416494v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Braganholo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422598v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375003v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422596v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414050v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464922v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ventresque" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482323v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419623v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374997v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371781v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Almeida" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Sunye" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377416v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371274v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454159.1454189" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374320v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00404716v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68234-9_40" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429423v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Roberto Manjarrez Sanchez" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376751v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377411v2" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1379350.1379357" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376969v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483525v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xavier de Sousa" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Lifschitz" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1_48" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PBPV9VDS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482184v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Paes" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1_18" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4X4NPGL7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483507v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseung Choo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463434.1463510" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371199v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375038v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375526v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00419634v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409597v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00419628v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378864v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376958v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374835v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429425v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379723v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482371v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483425v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B Lima" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483503v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378860v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378836v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409478v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76848-7_58" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429428v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696191v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482342v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374977v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375039v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379699v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Dick" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374995v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379711v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374972v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378878v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Martins" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2006.91" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482187v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Miranda" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11896548_49" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8W3CZXVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483594v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kurtev" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483590v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabro Marcos Didonet Del" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374834v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483600v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448128v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jimenez-Periz" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482362v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482363v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448113v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448115v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684901v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448110v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448059v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenthal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448124v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689074v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497763v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497770v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30468-5_13" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483837v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448135v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448111v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684957v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688795v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222947v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448164v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448125v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019887v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448123v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019828v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019874v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_24" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448047v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2001.914817" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269852v2" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01400532v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01052546v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01071822v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757169v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265930v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26253-2" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640392v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer M. &#214;zsu" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483354v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244631v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01073058v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439898543" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807625v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379836v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09751-0_20" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379832v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483454v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483421v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483409v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378891v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358930v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Hoppe" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kr&#252;ger" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5534464" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448162v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manjarrez" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483591v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachouki Gilles" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193941v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01502142v2" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321033v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289759v2" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024101v2" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00749078v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268566v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596020v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543298v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383321v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Arnulfo Quian&#233;-Ruiz" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348313v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270364v2" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128221v2" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122282v2" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072783v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florescu" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Yagoub" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072995v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mohan" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073551v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kapitskaia" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tomasic" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073877v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073986v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiqa Raschid" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074120v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073943v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benont Dageville" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074147v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074912v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074968v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Amiel" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Viallet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075063v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gruber" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daynes" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075373v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076274v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faudemay" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Viemont" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076287v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076334v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bernadat" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Temmerman" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076355v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070143v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093002v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094966v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8420c8001f138fc4a88dca9d770079841e3b3498;origin=https://github.com/vssousa/dfanalyzer-spark;visit=swh:1:snp:1fa616c0a29c131c0ffbf4f0553606e3b4686014;anchor=swh:1:rev:36a28e574c6ca4643aa536bd332fa9fddb0bfa24" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095640v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:852dd9098d2f1119b546f2067ed9532eaba274e6;origin=https://github.com/lev-a/spark-parSketch;visit=swh:1:snp:cd59cb222ee99935f6feba841284702598eb21cb;anchor=swh:1:rev:1ff4e32f95fefd7f77c86bcb8d16da6e3f1dc90b" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02092998v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b77ba60952bef4a5a954c7ad1cb094112a1d1df6;origin=https://github.com/hllustosa/Savime;visit=swh:1:snp:79597fd7cf1fcdac67d9abb2dab2ba854fa94892;anchor=swh:1:rev:7fd7494563f2a570f4db5e53267d54be96c1d178" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101258v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101352v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02092571v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02092613v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101335v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ait Lahcen" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>