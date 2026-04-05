--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -862,247 +862,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organized Migration and Mobility from the Overseas Territories: From Labor Policy to Social Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Ukraine. Résistances et vulnérabilités (Programme International de Recherche en Théorie Critique et du CERREV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen-Normandie; MRSH/CNRS, May 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">67th Annual Meeting, Society for French Historical Studies: Identity, Inclusion, and Exclusion in the Francophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622062v1</w:t>
+                <w:t xml:space="preserve">hal-04622063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organized Migration and Mobility from the Overseas Territories: From Labor Policy to Social Policy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une histoire politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th Annual Meeting, Society for French Historical Studies: Identity, Inclusion, and Exclusion in the Francophone World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Charlotte, United States</w:t>
+              <w:t xml:space="preserve">Séminaire : Ukraine. Résistances et vulnérabilités (Programme International de Recherche en Théorie Critique et du CERREV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen-Normandie; MRSH/CNRS, May 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622063v1</w:t>
+                <w:t xml:space="preserve">hal-04622062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience et pauvreté des valeurs sportives</w:t>
+                <w:t xml:space="preserve">Expérience de la superfluité et société totalitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Des critiques du sport. Controverses interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Nov 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Faire nôtre "Expérience et pauvreté" de Walter Benjamin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Histoire et critique des arts (HCA EA 1279); Pratiques et Théories de l’art contemporain (PTAC EA 7472); Christophe David; Florent Perrier; Université Rennes 2, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622121v1</w:t>
+                <w:t xml:space="preserve">hal-04622122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailleurs « sans-papiers », « temporaires » ou « détachés » pour résoudre les contradictions du recours à la main-d'œuvre étrangère ? Les politiques du travail migrant en France et au Canada</w:t>
               </w:r>
@@ -1151,96 +1151,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de la superfluité et société totalitaire</w:t>
+                <w:t xml:space="preserve">Expérience et pauvreté des valeurs sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Faire nôtre "Expérience et pauvreté" de Walter Benjamin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Histoire et critique des arts (HCA EA 1279); Pratiques et Théories de l’art contemporain (PTAC EA 7472); Christophe David; Florent Perrier; Université Rennes 2, Oct 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Des critiques du sport. Controverses interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622122v1</w:t>
+                <w:t xml:space="preserve">hal-04622121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactiques de la mobilité migratoire</w:t>
               </w:r>
@@ -3666,51 +3666,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E47F5B47"/>
+    <w:nsid w:val="7B77C41E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3897,51 +3897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-vassort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7910-677X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vassort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.143.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Escriva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621864v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Biscouto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luiz Novoa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oblin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Rios Gordillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Vassort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Memmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Poulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepassagerclandestin.fr/catalogue/essais/lhomme-superflu.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05329420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dupon.2007.01" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vaugrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.25054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-vassort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7910-677X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vassort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.143.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Escriva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621864v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Biscouto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luiz Novoa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oblin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Rios Gordillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Vassort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Memmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Poulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepassagerclandestin.fr/catalogue/essais/lhomme-superflu.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05329420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dupon.2007.01" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vaugrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.25054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>