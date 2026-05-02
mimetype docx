--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -711,398 +711,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence et démocratie ou la dystopie totalitaire</w:t>
+                <w:t xml:space="preserve">Présentation de l'ouvrage « Votes populaires ! », du collectif Focale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Programme International de Recherche en Théorie Critique. Totalitarisme et utopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen-Normandie; MRSH/CNRS, Apr 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d'études ESO et Cerrev. Penser la politisation des classes sociales en contexte : moments politiques et division sociale de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622065v1</w:t>
+                <w:t xml:space="preserve">hal-04622064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'ouvrage « Votes populaires ! », du collectif Focale</w:t>
+                <w:t xml:space="preserve">Transparence et démocratie ou la dystopie totalitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études ESO et Cerrev. Penser la politisation des classes sociales en contexte : moments politiques et division sociale de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque du Programme International de Recherche en Théorie Critique. Totalitarisme et utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen-Normandie; MRSH/CNRS, Apr 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622064v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organized Migration and Mobility from the Overseas Territories: From Labor Policy to Social Policy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une histoire politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th Annual Meeting, Society for French Historical Studies: Identity, Inclusion, and Exclusion in the Francophone World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Charlotte, United States</w:t>
+              <w:t xml:space="preserve">Séminaire : Ukraine. Résistances et vulnérabilités (Programme International de Recherche en Théorie Critique et du CERREV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen-Normandie; MRSH/CNRS, May 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622063v1</w:t>
+                <w:t xml:space="preserve">hal-04622062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organized Migration and Mobility from the Overseas Territories: From Labor Policy to Social Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Ukraine. Résistances et vulnérabilités (Programme International de Recherche en Théorie Critique et du CERREV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen-Normandie; MRSH/CNRS, May 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">67th Annual Meeting, Society for French Historical Studies: Identity, Inclusion, and Exclusion in the Francophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622062v1</w:t>
+                <w:t xml:space="preserve">hal-04622063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de la superfluité et société totalitaire</w:t>
+                <w:t xml:space="preserve">Expérience et pauvreté des valeurs sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Faire nôtre "Expérience et pauvreté" de Walter Benjamin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Histoire et critique des arts (HCA EA 1279); Pratiques et Théories de l’art contemporain (PTAC EA 7472); Christophe David; Florent Perrier; Université Rennes 2, Oct 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Des critiques du sport. Controverses interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622122v1</w:t>
+                <w:t xml:space="preserve">hal-04622121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailleurs « sans-papiers », « temporaires » ou « détachés » pour résoudre les contradictions du recours à la main-d'œuvre étrangère ? Les politiques du travail migrant en France et au Canada</w:t>
               </w:r>
@@ -1151,96 +1151,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience et pauvreté des valeurs sportives</w:t>
+                <w:t xml:space="preserve">Expérience de la superfluité et société totalitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Des critiques du sport. Controverses interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Nov 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Faire nôtre "Expérience et pauvreté" de Walter Benjamin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Histoire et critique des arts (HCA EA 1279); Pratiques et Théories de l’art contemporain (PTAC EA 7472); Christophe David; Florent Perrier; Université Rennes 2, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622121v1</w:t>
+                <w:t xml:space="preserve">hal-04622122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactiques de la mobilité migratoire</w:t>
               </w:r>
@@ -1358,165 +1358,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoires d'un siècle</w:t>
+                <w:t xml:space="preserve">Éducation et Politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommage à Albert Memmi, Paris, Alliance Israelite Universelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Programme International de Recherche en Théorie Critique. Séance du 13 février : Éducation et Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRSH/CNRS; Université de Caen, Feb 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622426v1</w:t>
+                <w:t xml:space="preserve">hal-04627334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation et Politique</w:t>
+                <w:t xml:space="preserve">Histoires d'un siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Programme International de Recherche en Théorie Critique. Séance du 13 février : Éducation et Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MRSH/CNRS; Université de Caen, Feb 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">Hommage à Albert Memmi, Paris, Alliance Israelite Universelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627334v1</w:t>
+                <w:t xml:space="preserve">hal-04622426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3666,51 +3666,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B77C41E"/>
+    <w:nsid w:val="2469F8D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3897,51 +3897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-vassort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7910-677X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vassort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.143.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Escriva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621864v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Biscouto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luiz Novoa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oblin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Rios Gordillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Vassort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Memmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Poulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepassagerclandestin.fr/catalogue/essais/lhomme-superflu.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05329420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dupon.2007.01" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vaugrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.25054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-vassort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7910-677X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vassort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.143.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Escriva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621864v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Biscouto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luiz Novoa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oblin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Rios Gordillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Vassort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Memmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Poulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepassagerclandestin.fr/catalogue/essais/lhomme-superflu.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05329420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dupon.2007.01" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vaugrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.25054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>