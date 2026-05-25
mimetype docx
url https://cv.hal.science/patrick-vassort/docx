--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -711,178 +711,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'ouvrage « Votes populaires ! », du collectif Focale</w:t>
+                <w:t xml:space="preserve">Transparence et démocratie ou la dystopie totalitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études ESO et Cerrev. Penser la politisation des classes sociales en contexte : moments politiques et division sociale de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque du Programme International de Recherche en Théorie Critique. Totalitarisme et utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen-Normandie; MRSH/CNRS, Apr 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622064v1</w:t>
+                <w:t xml:space="preserve">hal-04622065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence et démocratie ou la dystopie totalitaire</w:t>
+                <w:t xml:space="preserve">Présentation de l'ouvrage « Votes populaires ! », du collectif Focale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Touzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Programme International de Recherche en Théorie Critique. Totalitarisme et utopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen-Normandie; MRSH/CNRS, Apr 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d'études ESO et Cerrev. Penser la politisation des classes sociales en contexte : moments politiques et division sociale de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622065v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire politique</w:t>
               </w:r>
@@ -1358,165 +1358,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation et Politique</w:t>
+                <w:t xml:space="preserve">Histoires d'un siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Programme International de Recherche en Théorie Critique. Séance du 13 février : Éducation et Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MRSH/CNRS; Université de Caen, Feb 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">Hommage à Albert Memmi, Paris, Alliance Israelite Universelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627334v1</w:t>
+                <w:t xml:space="preserve">hal-04622426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoires d'un siècle</w:t>
+                <w:t xml:space="preserve">Éducation et Politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommage à Albert Memmi, Paris, Alliance Israelite Universelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Programme International de Recherche en Théorie Critique. Séance du 13 février : Éducation et Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRSH/CNRS; Université de Caen, Feb 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622426v1</w:t>
+                <w:t xml:space="preserve">hal-04627334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3666,51 +3666,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2469F8D1"/>
+    <w:nsid w:val="13009112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3897,51 +3897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-vassort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7910-677X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vassort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.143.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Escriva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621864v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Biscouto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luiz Novoa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oblin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Rios Gordillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Vassort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Memmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Poulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepassagerclandestin.fr/catalogue/essais/lhomme-superflu.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05329420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dupon.2007.01" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vaugrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.25054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-vassort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7910-677X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vassort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.143.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Escriva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621864v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Biscouto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luiz Novoa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oblin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Rios Gordillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Vassort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Memmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Poulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepassagerclandestin.fr/catalogue/essais/lhomme-superflu.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05329420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dupon.2007.01" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vaugrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05398835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.25054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>