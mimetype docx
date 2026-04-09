--- v0 (2026-03-06)
+++ v1 (2026-04-09)
@@ -115,701 +115,701 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations Among Diet, Health, Lifestyle, and Gut Microbiota Composition in the General French Population: Protocol for the Le French Gut – Le Microbiote Français Study</w:t>
+                <w:t xml:space="preserve">State of the art and the future of microbiome-based biomarkers: a multidisciplinary Delphi consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Connan</w:t>
+                <w:t xml:space="preserve">Julie Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fromentin</w:t>
+                <w:t xml:space="preserve">Zahra Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Benallaoua</w:t>
+                <w:t xml:space="preserve">Carolina Alves Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Alvarez</w:t>
+                <w:t xml:space="preserve">Fay Betsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pons</w:t>
+                <w:t xml:space="preserve">Federica Carraturo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.e64894. </w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (2), pp.100948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/64894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2024.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05204099v1</w:t>
+                <w:t xml:space="preserve">hal-04707072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art and the future of microbiome-based biomarkers: a multidisciplinary Delphi consensus</w:t>
+                <w:t xml:space="preserve">Correction: Associations Among Diet, Health, Lifestyle, and Gut Microbiota Composition in the General French Population: Protocol for the Le French Gut – Le Microbiote Français Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rodriguez</w:t>
+                <w:t xml:space="preserve">Chloe Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Hassani</w:t>
+                <w:t xml:space="preserve">Sébastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Alves Costa Silva</w:t>
+                <w:t xml:space="preserve">Mourad Benallaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fay Betsou</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Carraturo</w:t>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (2), pp.100948. </w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.e80127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2024.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/80127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707072v1</w:t>
+                <w:t xml:space="preserve">hal-05380993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Associations Among Diet, Health, Lifestyle, and Gut Microbiota Composition in the General French Population: Protocol for the Le French Gut – Le Microbiote Français Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Associations Among Diet, Health, Lifestyle, and Gut Microbiota Composition in the General French Population: Protocol for the Le French Gut – Le Microbiote Français Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benallaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Research Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 14, pp.e80127. </w:t>
+              <w:t xml:space="preserve">, 2025, 14, pp.e64894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/80127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/64894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380993v1</w:t>
+                <w:t xml:space="preserve">hal-05204099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-country analysis of the gut microbiome indicates taxon associations with diet vary by taxon resolution and population</w:t>
+                <w:t xml:space="preserve">Alterations in gut microbiota characteristics along a type 2 diabetes risk gradient linked with family history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lora Khatib</w:t>
+                <w:t xml:space="preserve">Oscar Gitton-Quent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se Jin Song</w:t>
+                <w:t xml:space="preserve">Mathilde Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Dilmore</w:t>
+                <w:t xml:space="preserve">Nicolas Maziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Sanders</w:t>
+                <w:t xml:space="preserve">Anne Hiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitriona Brennan</w:t>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (7), </w:t>
+              <w:t xml:space="preserve">Gut Microbes Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00544-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/29933935.2025.2527766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306512v1</w:t>
+                <w:t xml:space="preserve">hal-05279637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in gut microbiota characteristics along a type 2 diabetes risk gradient linked with family history</w:t>
+                <w:t xml:space="preserve">A three-country analysis of the gut microbiome indicates taxon associations with diet vary by taxon resolution and population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Gitton-Quent</w:t>
+                <w:t xml:space="preserve">Lora Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Sola</w:t>
+                <w:t xml:space="preserve">Se Jin Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maziers</w:t>
+                <w:t xml:space="preserve">Amanda Dilmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hiol</w:t>
+                <w:t xml:space="preserve">Jon Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Caitriona Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Microbes Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/29933935.2025.2527766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00544-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279637v1</w:t>
+                <w:t xml:space="preserve">hal-05306512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Consensus Statement on establishing causality, therapeutic applications and the use of preclinical models in microbiome research</w:t>
               </w:r>
@@ -821,64 +821,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Metwaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Carraturo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1006,51 +1006,51 @@
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekka Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, pp.534-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41575-025-01077-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1063,51 +1063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Laboratory to the Plate: How Gut Microbiome Science Is Reshaping Our Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1154,51 +1154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome testing in Europe: navigating analytical, ethical and regulatory challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Cordaillat-Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,429 +1416,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoghurt consumption is associated with changes in the composition of the human gut microbiome and metabolome</w:t>
+                <w:t xml:space="preserve">Improved gut microbiome recovery following drug therapy is linked to abundance and replication of probiotic strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ivanne Le Roy</w:t>
+                <w:t xml:space="preserve">Jamie Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kurilshikov</w:t>
+                <w:t xml:space="preserve">Shriram Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Leeming</w:t>
+                <w:t xml:space="preserve">Julia Eckenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Visconti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruth Bowyer</w:t>
+                <w:t xml:space="preserve">Eric Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-021-02364-2⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2022.2094664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707089v1</w:t>
+                <w:t xml:space="preserve">hal-04707080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human gut metatranscriptome changes induced by a fermented milk product are associated with improved tolerance to a flatulogenic diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yoghurt consumption is associated with changes in the composition of the human gut microbiome and metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ivanne Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñigo Oyarzun</w:t>
+                <w:t xml:space="preserve">Alexander Kurilshikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Le Nevé</w:t>
+                <w:t xml:space="preserve">Emily Leeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Yañez</w:t>
+                <w:t xml:space="preserve">Alessia Visconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zixuan Xie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pichaud</w:t>
+                <w:t xml:space="preserve">Ruth Bowyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20, pp. 1632-1641. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-021-02364-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842684v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved gut microbiome recovery following drug therapy is linked to abundance and replication of probiotic strains</w:t>
+                <w:t xml:space="preserve">Human gut metatranscriptome changes induced by a fermented milk product are associated with improved tolerance to a flatulogenic diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Fitzgerald</w:t>
+                <w:t xml:space="preserve">Iñigo Oyarzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shriram Patel</w:t>
+                <w:t xml:space="preserve">Boris Le Nevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Eckenberger</w:t>
+                <w:t xml:space="preserve">Francisca Yañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guillemard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Veiga</w:t>
+                <w:t xml:space="preserve">Zixuan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp. 1632-1641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2022.2094664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707080v1</w:t>
+                <w:t xml:space="preserve">hal-03842684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori dietary patterns better explain variations of the gut microbiome than individual markers in the American Gut Project</w:t>
               </w:r>
@@ -3951,51 +3951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204099v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Connan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benallaoua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/64894" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707072v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hassani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alves Costa Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay Betsou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2024.07.011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/80127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Khatib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dilmore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Brennan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00544-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gitton-Quent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/29933935.2025.2527766" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metwaly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01041-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Elinav" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Lambrecht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01077-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.08.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01991-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcdonald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38558-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ivanne Le Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kurilshikov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Leeming" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Visconti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bowyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02364-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Oyarzun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Nev&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ya&#241;ez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.04.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Fitzgerald" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram Patel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eckenberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guillemard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2094664" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cartier-Meheust" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Litwin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Chaumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab332" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Cantrell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cotillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac063.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotham Suez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0721-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn C Taylor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poirel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Shaffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjing Jiang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00901-19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I. Costea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zeller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhong Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A. Ballal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Agrawal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06328" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Botella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fogg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjouke Piersma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Doherty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035758-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bulbarela-Sampieri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisons" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611308200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Piquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Maisons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05474.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680924v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llull" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Tremblay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius S. Kulakauskas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27862-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Saunier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.10.042" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW8QPGRS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707072v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hassani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alves Costa Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay Betsou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2024.07.011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Connan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benallaoua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/80127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204099v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/64894" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gitton-Quent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/29933935.2025.2527766" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Khatib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dilmore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Brennan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00544-25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metwaly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01041-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Elinav" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Lambrecht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01077-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.08.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01991-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcdonald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38558-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Fitzgerald" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram Patel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eckenberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guillemard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2094664" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ivanne Le Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kurilshikov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Leeming" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Visconti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bowyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02364-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Oyarzun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Nev&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ya&#241;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Xie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.04.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cartier-Meheust" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Litwin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Chaumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab332" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Cantrell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cotillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac063.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotham Suez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0721-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn C Taylor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poirel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Shaffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjing Jiang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00901-19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I. Costea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zeller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhong Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A. Ballal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Agrawal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06328" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Botella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fogg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjouke Piersma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Doherty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035758-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bulbarela-Sampieri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisons" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611308200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Piquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Maisons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05474.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680924v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llull" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Tremblay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius S. Kulakauskas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27862-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Saunier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.10.042" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW8QPGRS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>