--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -115,1090 +115,1090 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art and the future of microbiome-based biomarkers: a multidisciplinary Delphi consensus</w:t>
+                <w:t xml:space="preserve">From the Laboratory to the Plate: How Gut Microbiome Science Is Reshaping Our Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rodriguez</w:t>
+                <w:t xml:space="preserve">Anne Hiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Hassani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2024.07.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155 (11), pp.3595-3605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707072v1</w:t>
+                <w:t xml:space="preserve">hal-05400064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Associations Among Diet, Health, Lifestyle, and Gut Microbiota Composition in the General French Population: Protocol for the Le French Gut – Le Microbiote Français Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benallaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Connan</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Research Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, pp.e80127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/80127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations Among Diet, Health, Lifestyle, and Gut Microbiota Composition in the General French Population: Protocol for the Le French Gut – Le Microbiote Français Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of the art and the future of microbiome-based biomarkers: a multidisciplinary Delphi consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pons</w:t>
+                <w:t xml:space="preserve">Julie Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Alves Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fay Betsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Carraturo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/64894⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (2), pp.100948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2024.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204099v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in gut microbiota characteristics along a type 2 diabetes risk gradient linked with family history</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Associations Among Diet, Health, Lifestyle, and Gut Microbiota Composition in the General French Population: Protocol for the Le French Gut – Le Microbiote Français Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benallaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Microbes Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/29933935.2025.2527766⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.e64894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/64894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05279637v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-country analysis of the gut microbiome indicates taxon associations with diet vary by taxon resolution and population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se Jin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Dilmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lora Khatib</w:t>
+                <w:t xml:space="preserve">Jon Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitriona Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msystems.00544-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Consensus Statement on establishing causality, therapeutic applications and the use of preclinical models in microbiome research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alterations in gut microbiota characteristics along a type 2 diabetes risk gradient linked with family history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gitton-Quent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Metwaly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Celine Druart</w:t>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41575-025-01041-3⟩</w:t>
+              <w:t xml:space="preserve">Gut Microbes Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/29933935.2025.2527766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05168922v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gut microbiome connects nutrition and human health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Consensus Statement on establishing causality, therapeutic applications and the use of preclinical models in microbiome research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Metwaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Carraturo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Sanz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rebekka Lambrecht</w:t>
+                <w:t xml:space="preserve">Celine Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.534-555. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41575-025-01077-5⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.343-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41575-025-01041-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167108v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Laboratory to the Plate: How Gut Microbiome Science Is Reshaping Our Diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Hiol</w:t>
+                <w:t xml:space="preserve">The gut microbiome connects nutrition and human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eran Elinav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Veiga</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rebekka Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 155 (11), pp.3595-3605. </w:t>
+              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.534-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.08.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41575-025-01077-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400064v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome testing in Europe: navigating analytical, ethical and regulatory challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Cordaillat-Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,766 +1416,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved gut microbiome recovery following drug therapy is linked to abundance and replication of probiotic strains</w:t>
+                <w:t xml:space="preserve">Representing Diet in a Tree-Based Format for Interactive and Exploratory Assessment of Dietary Intake Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Fitzgerald</w:t>
+                <w:t xml:space="preserve">Nicole Litwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shriram Patel</w:t>
+                <w:t xml:space="preserve">Kalen Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Eckenberger</w:t>
+                <w:t xml:space="preserve">Aurelie Cotillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guillemard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Veiga</w:t>
+                <w:t xml:space="preserve">Muriel Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2022.2094664⟩</w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (Supplement_1), pp.774-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzac063.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707080v1</w:t>
+                <w:t xml:space="preserve">hal-03842852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoghurt consumption is associated with changes in the composition of the human gut microbiome and metabolome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human gut metatranscriptome changes induced by a fermented milk product are associated with improved tolerance to a flatulogenic diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kurilshikov</w:t>
+                <w:t xml:space="preserve">Iñigo Oyarzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Leeming</w:t>
+                <w:t xml:space="preserve">Boris Le Nevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Visconti</w:t>
+                <w:t xml:space="preserve">Francisca Yañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Bowyer</w:t>
+                <w:t xml:space="preserve">Zixuan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.39. </w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp. 1632-1641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-021-02364-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707089v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human gut metatranscriptome changes induced by a fermented milk product are associated with improved tolerance to a flatulogenic diet</w:t>
+                <w:t xml:space="preserve">Yoghurt consumption is associated with changes in the composition of the human gut microbiome and metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñigo Oyarzun</w:t>
+                <w:t xml:space="preserve">Caroline Ivanne Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Le Nevé</w:t>
+                <w:t xml:space="preserve">Alexander Kurilshikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Yañez</w:t>
+                <w:t xml:space="preserve">Emily Leeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zixuan Xie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pichaud</w:t>
+                <w:t xml:space="preserve">Alessia Visconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Bowyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.04.001⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-021-02364-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842684v1</w:t>
+                <w:t xml:space="preserve">hal-04707089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori dietary patterns better explain variations of the gut microbiome than individual markers in the American Gut Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved gut microbiome recovery following drug therapy is linked to abundance and replication of probiotic strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Litwin</w:t>
+                <w:t xml:space="preserve">Jamie Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Chaumont</w:t>
+                <w:t xml:space="preserve">Shriram Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Saccareau</w:t>
+                <w:t xml:space="preserve">Julia Eckenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqab332⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2022.2094664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858360v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Diet in a Tree-Based Format for Interactive and Exploratory Assessment of Dietary Intake Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">A posteriori dietary patterns better explain variations of the gut microbiome than individual markers in the American Gut Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cotillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cartier-Meheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Litwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Derrien</w:t>
+                <w:t xml:space="preserve">Soline Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail Johnson</w:t>
+                <w:t xml:space="preserve">Mathilde Saccareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (Supplement_1), pp.774-774. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115 (2), pp.432-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cdn/nzac063.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqab332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842852v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving from probiotics to precision probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jotham Suez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eran Elinav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (7), pp.878-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2477,77 +2477,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal, la clé pour une meilleure alimentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (11), pp.999-1002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2633,51 +2633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 291 (21), pp.11323-11336. </w:t>
@@ -2728,51 +2728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological robustness of the gut microbiota in response to ingestion of transient food-borne microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenhong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2849,51 +2849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of the human gut microbiome induced by a fermented milk product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,51 +3251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpxB Regulates O-Acetylation-dependent Resistance of Lactococcus lactis Peptidoglycan to Hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Bulbarela-Sampieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,51 +3385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an essential gene responsible for D-Asp incorporation in the Lactococcus lactis peptidoglycan crossbridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3532,51 +3532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization-based isolation of capsule-negative mutants of Streptococcus pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Llull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3636,51 +3636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between faecal microbial community structure and cholesterol-to-coprostanol conversion in the human gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3951,51 +3951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707072v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hassani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alves Costa Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay Betsou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2024.07.011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Connan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benallaoua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/80127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204099v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/64894" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gitton-Quent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/29933935.2025.2527766" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Khatib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dilmore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Brennan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00544-25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metwaly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01041-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Elinav" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Lambrecht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01077-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.08.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01991-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcdonald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38558-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Fitzgerald" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram Patel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eckenberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guillemard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2094664" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ivanne Le Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kurilshikov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Leeming" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Visconti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bowyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02364-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Oyarzun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Nev&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ya&#241;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Xie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.04.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cartier-Meheust" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Litwin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Chaumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab332" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Cantrell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cotillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac063.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotham Suez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0721-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn C Taylor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poirel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Shaffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjing Jiang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00901-19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I. Costea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zeller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhong Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A. Ballal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Agrawal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06328" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Botella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fogg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjouke Piersma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Doherty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035758-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bulbarela-Sampieri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisons" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611308200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Piquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Maisons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05474.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680924v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llull" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Tremblay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius S. Kulakauskas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27862-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Saunier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.10.042" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW8QPGRS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400064v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.08.032" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380993v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Connan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benallaoua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/80127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alves Costa Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay Betsou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2024.07.011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/64894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Khatib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dilmore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Brennan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00544-25" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gitton-Quent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/29933935.2025.2527766" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metwaly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01041-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cryan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Elinav" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Lambrecht" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01077-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01991-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcdonald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38558-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Litwin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Cantrell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cotillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac063.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Oyarzun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Nev&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ya&#241;ez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.04.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ivanne Le Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kurilshikov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Leeming" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Visconti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bowyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02364-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Fitzgerald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram Patel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eckenberger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guillemard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2094664" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858360v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cartier-Meheust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Chaumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab332" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotham Suez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0721-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn C Taylor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poirel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Shaffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjing Jiang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00901-19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I. Costea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zeller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhong Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A. Ballal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Agrawal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06328" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Botella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fogg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjouke Piersma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Doherty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035758-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bulbarela-Sampieri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisons" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611308200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Piquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Maisons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05474.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680924v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llull" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Tremblay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius S. Kulakauskas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27862-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Saunier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.10.042" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW8QPGRS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>