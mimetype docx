--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -206,161 +206,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Associations Among Diet, Health, Lifestyle, and Gut Microbiota Composition in the General French Population: Protocol for the Le French Gut – Le Microbiote Français Study</w:t>
+                <w:t xml:space="preserve">A three-country analysis of the gut microbiome indicates taxon associations with diet vary by taxon resolution and population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Connan</w:t>
+                <w:t xml:space="preserve">Lora Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fromentin</w:t>
+                <w:t xml:space="preserve">Se Jin Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Benallaoua</w:t>
+                <w:t xml:space="preserve">Amanda Dilmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Alvarez</w:t>
+                <w:t xml:space="preserve">Jon Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pons</w:t>
+                <w:t xml:space="preserve">Caitriona Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.e80127. </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/80127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00544-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380993v1</w:t>
+                <w:t xml:space="preserve">hal-05306512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art and the future of microbiome-based biomarkers: a multidisciplinary Delphi consensus</w:t>
               </w:r>
@@ -474,433 +474,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations Among Diet, Health, Lifestyle, and Gut Microbiota Composition in the General French Population: Protocol for the Le French Gut – Le Microbiote Français Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Correction: Associations Among Diet, Health, Lifestyle, and Gut Microbiota Composition in the General French Population: Protocol for the Le French Gut – Le Microbiote Français Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benallaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Research Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 14, pp.e64894. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/64894⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 14, pp.e80127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/80127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05204099v1</w:t>
+                <w:t xml:space="preserve">hal-05380993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-country analysis of the gut microbiome indicates taxon associations with diet vary by taxon resolution and population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caitriona Brennan</w:t>
+                <w:t xml:space="preserve">Alterations in gut microbiota characteristics along a type 2 diabetes risk gradient linked with family history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gitton-Quent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00544-25⟩</w:t>
+              <w:t xml:space="preserve">Gut Microbes Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/29933935.2025.2527766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05306512v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in gut microbiota characteristics along a type 2 diabetes risk gradient linked with family history</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Associations Among Diet, Health, Lifestyle, and Gut Microbiota Composition in the General French Population: Protocol for the Le French Gut – Le Microbiote Français Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benallaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Microbes Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.e64894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/29933935.2025.2527766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/64894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05279637v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Consensus Statement on establishing causality, therapeutic applications and the use of preclinical models in microbiome research</w:t>
               </w:r>
@@ -3951,51 +3951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400064v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.08.032" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380993v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Connan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benallaoua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/80127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alves Costa Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay Betsou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2024.07.011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/64894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Khatib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dilmore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Brennan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00544-25" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gitton-Quent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/29933935.2025.2527766" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metwaly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01041-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cryan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Elinav" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Lambrecht" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01077-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01991-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcdonald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38558-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Litwin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Cantrell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cotillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac063.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Oyarzun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Nev&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ya&#241;ez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.04.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ivanne Le Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kurilshikov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Leeming" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Visconti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bowyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02364-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Fitzgerald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram Patel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eckenberger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guillemard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2094664" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858360v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cartier-Meheust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Chaumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab332" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotham Suez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0721-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn C Taylor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poirel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Shaffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjing Jiang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00901-19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I. Costea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zeller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhong Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A. Ballal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Agrawal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06328" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Botella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fogg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjouke Piersma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Doherty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035758-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bulbarela-Sampieri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisons" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611308200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Piquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Maisons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05474.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680924v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llull" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Tremblay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius S. Kulakauskas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27862-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Saunier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.10.042" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW8QPGRS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400064v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.08.032" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306512v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Khatib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dilmore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Brennan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00544-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alves Costa Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay Betsou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2024.07.011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Connan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benallaoua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/80127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gitton-Quent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maziers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/29933935.2025.2527766" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204099v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/64894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Metwaly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01041-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cryan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Elinav" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Lambrecht" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-025-01077-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01991-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcdonald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38558-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Litwin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Cantrell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cotillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac063.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Oyarzun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Nev&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ya&#241;ez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.04.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ivanne Le Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kurilshikov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Leeming" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Visconti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bowyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02364-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Fitzgerald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram Patel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eckenberger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guillemard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2094664" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858360v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cartier-Meheust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Chaumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab332" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotham Suez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0721-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn C Taylor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poirel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Shaffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjing Jiang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00901-19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I. Costea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zeller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhong Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A. Ballal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Agrawal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06328" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Botella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fogg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjouke Piersma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Doherty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035758-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bulbarela-Sampieri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisons" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611308200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Piquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Maisons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05474.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680924v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llull" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Tremblay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius S. Kulakauskas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27862-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Saunier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.10.042" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW8QPGRS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>