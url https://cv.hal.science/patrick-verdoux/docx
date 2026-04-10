--- v0 (2026-03-14)
+++ v1 (2026-04-10)
@@ -1842,692 +1842,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling geochemical tracers and pesticides to determine recharge origins of a shallow alluvial aquifer: Case study of the Vistrenque hydrogeosystem (SE France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep water circulation at the northern Pyrenean thrust: Implication of high temperature water-rock interaction process on the mineralization of major spring water in an overthrust area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ressouche</w:t>
+                <w:t xml:space="preserve">M. Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Simler</w:t>
+                <w:t xml:space="preserve">C. Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Lancelot</w:t>
+                <w:t xml:space="preserve">G. Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Flinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.02.001⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 419, pp.114-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785432v1</w:t>
+                <w:t xml:space="preserve">hal-01458860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep water circulation at the northern Pyrenean thrust: Implication of high temperature water-rock interaction process on the mineralization of major spring water in an overthrust area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Videau</w:t>
+                <w:t xml:space="preserve">Coupling geochemical tracers and pesticides to determine recharge origins of a shallow alluvial aquifer: Case study of the Vistrenque hydrogeosystem (SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-S. Flinois</w:t>
+                <w:t xml:space="preserve">Sophie Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Frape</w:t>
+                <w:t xml:space="preserve">Roland Simler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.028⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01458860v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical study (major, trace elements and Pb-Sr-Nd isotopes) of mantle material obducted onto the North African margin (Edough Massif, North Eastern Algeria): Tethys fragments or lost remnants of the Liguro-Provencal basin?</w:t>
+                <w:t xml:space="preserve">Lithospheric origin for Neogene-Quaternary Middle Atlas lavas (Morocco): Clues from trace elements and Sr-Nd-Pb-Hf isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Mechati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruguier</w:t>
+                <w:t xml:space="preserve">René C. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.03.031⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.247-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122777v1</w:t>
+                <w:t xml:space="preserve">insu-01056523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological development for 87Sr/86Sr measurement in olive oil and preliminary discussion of its use for geographical traceability of PDO Nîmes (France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geochemical study (major, trace elements and Pb-Sr-Nd isotopes) of mantle material obducted onto the North African margin (Edough Massif, North Eastern Algeria): Tethys fragments or lost remnants of the Liguro-Provencal basin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Hammor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mechati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 626, pp.53-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.03.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.08.121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01278033v1</w:t>
+                <w:t xml:space="preserve">hal-01122777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric origin for Neogene-Quaternary Middle Atlas lavas (Morocco): Clues from trace elements and Sr-Nd-Pb-Hf isotopes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodological development for 87Sr/86Sr measurement in olive oil and preliminary discussion of its use for geographical traceability of PDO Nîmes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bollinger</w:t>
+                <w:t xml:space="preserve">Salim Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bellon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myriam Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 205, pp.247-265. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171, pp.78-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.08.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01056523v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Possible Origins of the Uranium “Plume” in the Aquifer under the EPIC Site in the Chernobyl Exclusion Zone</w:t>
               </w:r>
@@ -2673,51 +2673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amad Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3972,51 +3972,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1769396A"/>
+    <w:nsid w:val="F5263130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4203,51 +4203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-verdoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9997-4216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127354867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonni&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.121637" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17591-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03478641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6261-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.12810" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean-Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104700" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04376" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894052v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hammor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01701958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.01.031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2017.01.059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.03.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31QGSWF6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ressouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lancelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.02.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458860v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khaska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Videau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Flinois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frape" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1QX8GMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mechati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.03.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Medini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.08.121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C. Maury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Azzouzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.193" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad Mohamad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.07.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7NFHLFM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178881v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonniere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Team" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-757" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-736" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elmessbahi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bodinier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dautria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-verdoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9997-4216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127354867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonni&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.121637" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17591-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03478641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6261-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.12810" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean-Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104700" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04376" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894052v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hammor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01701958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.01.031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2017.01.059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.03.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31QGSWF6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khaska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Videau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Flinois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frape" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1QX8GMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ressouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lancelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.02.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C. Maury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Azzouzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mechati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.03.031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Medini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.08.121" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.193" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad Mohamad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.07.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7NFHLFM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178881v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonniere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Team" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-757" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-736" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elmessbahi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bodinier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dautria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>