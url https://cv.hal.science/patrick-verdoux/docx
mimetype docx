--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -597,295 +597,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the contributing area to river discharge during low-flow periods</w:t>
+                <w:t xml:space="preserve">Variabilités spatiale et temporelle des débits et de la géochimie des cours d'eau cévenols du bassin versant des Gardons (Gard, France) : contribution à l'analyse des basses eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-25-6261-2021⟩</w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.127-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.12810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478641v1</w:t>
+                <w:t xml:space="preserve">hal-03507102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilités spatiale et temporelle des débits et de la géochimie des cours d'eau cévenols du bassin versant des Gardons (Gard, France) : contribution à l'analyse des basses eaux</w:t>
+                <w:t xml:space="preserve">Identification of the contributing area to river discharge during low-flow periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.127-158. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (12), pp.6261-6281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.12810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-6261-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507102v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of mixing models to explain groundwater quality time and space variation in a narrowed fluctuating alluvial aquifer</w:t>
               </w:r>
@@ -1347,51 +1347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic and metallic trace elements cycling in the surface water-groundwater-soil continuum down-gradient from a reclaimed mine area: Isotopic imprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1481,51 +1481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change Impact on the Mineralization of Karst Groundwater in a Mediterranean Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1719,51 +1719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking natural and anthropogenic origins of dissolved arsenic during surface and groundwater interaction in a post-closure mining context: Isotopic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,692 +1842,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep water circulation at the northern Pyrenean thrust: Implication of high temperature water-rock interaction process on the mineralization of major spring water in an overthrust area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling geochemical tracers and pesticides to determine recharge origins of a shallow alluvial aquifer: Case study of the Vistrenque hydrogeosystem (SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Khaska</w:t>
+                <w:t xml:space="preserve">Sophie Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Gal La Salle</w:t>
+                <w:t xml:space="preserve">Roland Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Videau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Frape</w:t>
+                <w:t xml:space="preserve">Joël Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.028⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458860v1</w:t>
+                <w:t xml:space="preserve">hal-01785432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling geochemical tracers and pesticides to determine recharge origins of a shallow alluvial aquifer: Case study of the Vistrenque hydrogeosystem (SE France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
+                <w:t xml:space="preserve">Deep water circulation at the northern Pyrenean thrust: Implication of high temperature water-rock interaction process on the mineralization of major spring water in an overthrust area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ressouche</w:t>
+                <w:t xml:space="preserve">J.-S. Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Simler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Lancelot</w:t>
+                <w:t xml:space="preserve">S. Frape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 419, pp.114-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01785432v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric origin for Neogene-Quaternary Middle Atlas lavas (Morocco): Clues from trace elements and Sr-Nd-Pb-Hf isotopes</w:t>
+                <w:t xml:space="preserve">Geochemical study (major, trace elements and Pb-Sr-Nd isotopes) of mantle material obducted onto the North African margin (Edough Massif, North Eastern Algeria): Tethys fragments or lost remnants of the Liguro-Provencal basin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Hammor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René C. Maury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bellon</w:t>
+                <w:t xml:space="preserve">Mehdi Mechati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.07.009⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 626, pp.53-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01056523v1</w:t>
+                <w:t xml:space="preserve">hal-01122777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical study (major, trace elements and Pb-Sr-Nd isotopes) of mantle material obducted onto the North African margin (Edough Massif, North Eastern Algeria): Tethys fragments or lost remnants of the Liguro-Provencal basin?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodological development for 87Sr/86Sr measurement in olive oil and preliminary discussion of its use for geographical traceability of PDO Nîmes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.03.031⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171, pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.08.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122777v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological development for 87Sr/86Sr measurement in olive oil and preliminary discussion of its use for geographical traceability of PDO Nîmes (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithospheric origin for Neogene-Quaternary Middle Atlas lavas (Morocco): Clues from trace elements and Sr-Nd-Pb-Hf isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René C. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Medini</w:t>
+                <w:t xml:space="preserve">Claire Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Janin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 171, pp.78-83. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.247-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.08.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278033v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01056523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Possible Origins of the Uranium “Plume” in the Aquifer under the EPIC Site in the Chernobyl Exclusion Zone</w:t>
               </w:r>
@@ -2647,77 +2647,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of groundwater salinity (current seawater vs. saline deep water) in a coastal karst aquifer based on Sr and Cl isotopes. Case study of the La Clape massif (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amad Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3816,51 +3816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somar Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3972,51 +3972,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5263130"/>
+    <w:nsid w:val="CDB6E3AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4203,51 +4203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-verdoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9997-4216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127354867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonni&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.121637" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17591-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03478641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6261-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.12810" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean-Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104700" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04376" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894052v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hammor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01701958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.01.031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2017.01.059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.03.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31QGSWF6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khaska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Videau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Flinois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frape" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1QX8GMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ressouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lancelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.02.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C. Maury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Azzouzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mechati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.03.031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Medini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.08.121" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.193" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad Mohamad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.07.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7NFHLFM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178881v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonniere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Team" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-757" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-736" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elmessbahi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bodinier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dautria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-verdoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9997-4216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127354867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonni&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.121637" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17591-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.12810" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03478641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6261-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean-Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104700" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e04376" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894052v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hammor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01701958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.01.031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2017.01.059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.03.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31QGSWF6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ressouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lancelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.02.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458860v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khaska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Videau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Flinois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frape" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1QX8GMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mechati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.03.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Medini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.08.121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C. Maury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Azzouzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.193" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad Mohamad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.07.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7NFHLFM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178881v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonniere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Team" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-757" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-736" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elmessbahi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bodinier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dautria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>