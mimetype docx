--- v0 (2026-03-09)
+++ v1 (2026-04-06)
@@ -144,51 +144,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -312,429 +312,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conciliation médicamenteuse : intérêts et limites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilateral parotitis revealing giant cell arteritis: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Arcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Correard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Arcani</w:t>
+                <w:t xml:space="preserve">Tatiana Horowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montaleytang</w:t>
+                <w:t xml:space="preserve">Pierre-André Jarrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Nakache</w:t>
+                <w:t xml:space="preserve">Myriam Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Berard</w:t>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44 (9), pp.479-486. </w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92 (3), pp.105855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2025.105855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343990v1</w:t>
+                <w:t xml:space="preserve">hal-05572735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HoSAGE: sarcopenia in older patient with intermediate / high-risk prostate cancer, prevalence and incidence after androgen deprivation therapy: study protocol for a cohort trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conciliation médicamenteuse : intérêts et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Villani</w:t>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Berbis</w:t>
+                <w:t xml:space="preserve">M. Montaleytang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+                <w:t xml:space="preserve">J Nakache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rey</w:t>
+                <w:t xml:space="preserve">C Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.78. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (9), pp.479-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-09105-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585190v1</w:t>
+                <w:t xml:space="preserve">hal-04343990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional status in older patients with cancer</w:t>
+                <w:t xml:space="preserve">HoSAGE: sarcopenia in older patient with intermediate / high-risk prostate cancer, prevalence and incidence after androgen deprivation therapy: study protocol for a cohort trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Suchon</w:t>
+                <w:t xml:space="preserve">Julie Berbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.40-45. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-09105-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585184v1</w:t>
+                <w:t xml:space="preserve">hal-03585190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional status in older patients with lung cancer: an observational cohort study</w:t>
               </w:r>
@@ -759,64 +759,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tomasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Greillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (5), pp.3817-3827. </w:t>
@@ -848,5186 +848,5332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Value of the B12/CRP Index in Older Systemically Treatable Cancer Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional status in older patients with cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Montegut</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pierre Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chevalier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14010169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585193v1</w:t>
+                <w:t xml:space="preserve">hal-03585184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octogenarians treated for thoracic and lung cancers: Impact of comprehensive geriatric assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Prognostic Value of the B12/CRP Index in Older Systemically Treatable Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Montegut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Correard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Advances in Geriatric Oncology: Exploring Practical Ways to Optimize Treatment in Older Patients with Cancer, 14 (1), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14010169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2020.10.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03585203v1</w:t>
+                <w:t xml:space="preserve">hal-03585193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of care pathway for nursing home residents treated for cancer: ONCO-EHPAD study</w:t>
+                <w:t xml:space="preserve">Older Patients Treated for Lung and Thoracic Cancers: Unplanned Hospitalizations and Overall Survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anais Courcier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (7), pp.3933-3942. </w:t>
+              <w:t xml:space="preserve">Clinical Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), pp.e405-e414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-020-05973-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cllc.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526472v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older Patients Treated for Lung and Thoracic Cancers: Unplanned Hospitalizations and Overall Survival</w:t>
+                <w:t xml:space="preserve">Impact of care pathway for nursing home residents treated for cancer: ONCO-EHPAD study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florian Correard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Lung Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cllc.2020.06.004⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (7), pp.3933-3942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-020-05973-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585200v1</w:t>
+                <w:t xml:space="preserve">hal-03526472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With COVID-19 Hospitalizations and Deaths in French Nursing Homes</w:t>
+                <w:t xml:space="preserve">Octogenarians treated for thoracic and lung cancers: Impact of comprehensive geriatric assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2021.06.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.402-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2020.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585207v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centenarians in nursing homes during the COVID-19 pandemic</w:t>
+                <w:t xml:space="preserve">Use and impact of the G8 score in older patients with thoracic and lung cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rey</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Celerien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulikha Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/aging.202743⟩</w:t>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.1095-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41999-021-00510-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585205v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Androgen Deprivation Therapy Associated to Conformal Radiotherapy in the Treatment of D’Amico Intermediate-/High-Risk Prostate Cancer in Older Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boucekine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (1), pp.75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13010075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use and impact of the G8 score in older patients with thoracic and lung cancers</w:t>
+                <w:t xml:space="preserve">Centenarians in nursing homes during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zoulikha Moussaoui</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41999-021-00510-7⟩</w:t>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.6247-6257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.202743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526385v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Frailty in a Population of Former Immigrant Workers in the South of France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Chiaroni</w:t>
+                <w:t xml:space="preserve">Factors Associated With COVID-19 Hospitalizations and Deaths in French Nursing Homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ennomany</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Nouguerède</w:t>
+                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-021-1698-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (8), pp.1581-1587.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2021.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478702v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of a Novel Telemedication Review for Older Adults in Nursing Homes in France: A Qualitative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Frailty in a Population of Former Immigrant Workers in the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Correard</w:t>
+                <w:t xml:space="preserve">Y. Ennomany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Montaleytang</w:t>
+                <w:t xml:space="preserve">B. Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Loubière</w:t>
+                <w:t xml:space="preserve">E. Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/cia.S283496⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (10), pp.1226-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-021-1698-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215437v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;p&amp;gt;Medication Reconciliation Associated with Comprehensive Geriatric Assessment in Older Patients with Cancer: ChimioAge Study&amp;lt;/p&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+                <w:t xml:space="preserve">Acceptability of a Novel Telemedication Review for Older Adults in Nursing Homes in France: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Boisseranc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Greillier</w:t>
+                <w:t xml:space="preserve">Maeva Montaleytang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (15), pp.1587-1598. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/CIA.S262209⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Volume 16, pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/cia.S283496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585220v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HoSAGE: Sarcopenia in Older Patients before and after Treatment with Androgen Deprivation Therapy and Radiotherapy for Prostate Cancer</w:t>
+                <w:t xml:space="preserve">Preoperative simplified geriatric assessment in planned hip and knee arthroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-019-1294-7⟩</w:t>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.623-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41999-020-00364-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030962v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative simplified geriatric assessment in planned hip and knee arthroplasty</w:t>
+                <w:t xml:space="preserve">&amp;lt;p&amp;gt;Medication Reconciliation Associated with Comprehensive Geriatric Assessment in Older Patients with Cancer: ChimioAge Study&amp;lt;/p&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Baudier</w:t>
+                <w:t xml:space="preserve">Célia Boisseranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Greillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.623-633. </w:t>
+              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (15), pp.1587-1598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41999-020-00364-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/CIA.S262209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585211v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative simplified geriatric assessment in planned hip and knee arthroplasty</w:t>
+                <w:t xml:space="preserve">HoSAGE: Sarcopenia in Older Patients before and after Treatment with Androgen Deprivation Therapy and Radiotherapy for Prostate Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Auriane Baudier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muracciole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41999-020-00364-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.205-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-019-1294-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030948v1</w:t>
+                <w:t xml:space="preserve">hal-03030962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defective Granuloma Formation in Elderly Infected Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Alingrin</w:t>
+                <w:t xml:space="preserve">Preoperative simplified geriatric assessment in planned hip and knee arthroplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.00189⟩</w:t>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.623-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41999-020-00364-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150168v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Serum Vitamin B12 Levels Associated with C-Reactive Protein in Older Patients with Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+                <w:t xml:space="preserve">Defective Granuloma Formation in Elderly Infected Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Puchades</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robin Arcani</w:t>
+                <w:t xml:space="preserve">Céline Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Farnault</w:t>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alingrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1634/theoncologist.2019-0894⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19649 - 19655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.00189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585217v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of medication review via tele-expertise on unplanned hospitalizations at 3 months of nursing homes patients (TEM-EHPAD): study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montaleytang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12877-020-01546-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosylated Hemoglobin as a Surrogate for the Prevention of Cardiovascular Events in Cardiovascular Outcome Trials Comparing New Antidiabetic Drugs to Placebo</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High Serum Vitamin B12 Levels Associated with C-Reactive Protein in Older Patients with Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Puchades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Arcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Farnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000506004⟩</w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (12), pp.e1980-e1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1634/theoncologist.2019-0894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03090439v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors’ Reply to the Letter by Shoar et al. on “Glycosylated Hemoglobin as a Surrogate for the Prevention of Cardiovascular Events in Cardiovascular Outcome Trials Comparing New Antidiabetic Drugs to Placebo”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Glycosylated Hemoglobin as a Surrogate for the Prevention of Cardiovascular Events in Cardiovascular Outcome Trials Comparing New Antidiabetic Drugs to Placebo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 145 (6), pp.387-387. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 145, pp.370 - 374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000506004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000507361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03090462v1</w:t>
+                <w:t xml:space="preserve">inserm-03090439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDOMOS study, impact of a social intervention program for socially isolated elderly cancer patients: update to the study protocol for a randomized controlled trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Loubière</w:t>
+                <w:t xml:space="preserve">Authors’ Reply to the Letter by Shoar et al. on “Glycosylated Hemoglobin as a Surrogate for the Prevention of Cardiovascular Events in Cardiovascular Outcome Trials Comparing New Antidiabetic Drugs to Placebo”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Caer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roch Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-018-3127-0⟩</w:t>
+              <w:t xml:space="preserve">Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145 (6), pp.387-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000507361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585231v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03090462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDOMOS study, impact of a social intervention program for socially isolated elderly cancer patients: update to the study protocol for a randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Caer</w:t>
+                <w:t xml:space="preserve">Un effet indésirable rare de l’amiodarone : la neuropathie optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pellerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-018-3127-0⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (12), pp.826-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2019.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518509v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un effet indésirable rare de l’amiodarone : la neuropathie optique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Scapin</w:t>
+                <w:t xml:space="preserve">PREDOMOS study, impact of a social intervention program for socially isolated elderly cancer patients: update to the study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2019.09.001⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-018-3127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623426v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPs’ management of polypharmacy and therapeutic dilemma in patients with multimorbidity: a cross-sectional survey of GPs in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrier</w:t>
+                <w:t xml:space="preserve">PREDOMOS study, impact of a social intervention program for socially isolated elderly cancer patients: update to the study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Zaytseva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Verdoux</w:t>
+                <w:t xml:space="preserve">Hervé Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3399/bjgp19X701801⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-018-3127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106694v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional status in a geriatric oncology setting: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+                <w:t xml:space="preserve">GPs’ management of polypharmacy and therapeutic dilemma in patients with multimorbidity: a cross-sectional survey of GPs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Boulahssass</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+                <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirvina Gobin</w:t>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guérin</w:t>
+                <w:t xml:space="preserve">Hélène Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (6), </w:t>
+              <w:t xml:space="preserve">British Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (681), pp.e270-e278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2019.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3399/bjgp19X701801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263655v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des patients de moins et de plus de 75 ans atteints d’artérite à cellules géantes : étude comparative de 164 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional status in a geriatric oncology setting: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Daumas</w:t>
+                <w:t xml:space="preserve">Rabia Boulahssass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bichon</w:t>
+                <w:t xml:space="preserve">Nirvina Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rioland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Berbis</w:t>
+                <w:t xml:space="preserve">Olivier Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2018.11.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263687v1</w:t>
+                <w:t xml:space="preserve">hal-02263655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional status in a geriatric oncology setting: A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guérin</w:t>
+                <w:t xml:space="preserve">Caractéristiques des patients de moins et de plus de 75 ans atteints d’artérite à cellules géantes : étude comparative de 164 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rioland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2019.02.004⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (5), pp.278-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585229v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical effectiveness of osteoporosis treatment in older patients: A fracture liaison service-based prospective study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional status in a geriatric oncology setting: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas González</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Boulahssass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirvina Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Women and Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.884-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2019.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08952841.2018.1529473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02592951v1</w:t>
+                <w:t xml:space="preserve">hal-03585229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of platelet-rich plasma gel from elderly patients under antithrombotic drugs: Perspectives in chronic wounds care</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical effectiveness of osteoporosis treatment in older patients: A fracture liaison service-based prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Magalon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Daumas</w:t>
+                <w:t xml:space="preserve">Benedicte Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cassar</w:t>
+                <w:t xml:space="preserve">Barbara Mizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Francois</w:t>
+                <w:t xml:space="preserve">Thomas González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platelets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (5), pp.496-503. </w:t>
+              <w:t xml:space="preserve">Journal of Women and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.553-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09537104.2017.1336212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08952841.2018.1529473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827573v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfusion practices in geriatric short stay unit before and after the French national health authority guidelines of 2014.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MALDI-TOF MS monitoring of PBMC activation status in sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alingrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Pellerey</w:t>
+                <w:t xml:space="preserve">Richard Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Couderc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leveque</w:t>
+                <w:t xml:space="preserve">Marc Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0759⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-018-3266-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931093v1</w:t>
+                <w:t xml:space="preserve">inserm-01857861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF MS monitoring of PBMC activation status in sepsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Alingrin</w:t>
+                <w:t xml:space="preserve">Transfusion practices in geriatric short stay unit before and after the French national health authority guidelines of 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pellerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Ouedraogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Villani</w:t>
+                <w:t xml:space="preserve">Stéphane Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Leone</w:t>
+                <w:t xml:space="preserve">Pierre Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), pp.355. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-018-3266-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01857861v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principle of the proper use of drugs and non-drug therapies</w:t>
+                <w:t xml:space="preserve">Production of platelet-rich plasma gel from elderly patients under antithrombotic drugs: Perspectives in chronic wounds care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouhanick</w:t>
+                <w:t xml:space="preserve">M. Velier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Doucet</w:t>
+                <w:t xml:space="preserve">J. Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Zulfiqar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+                <w:t xml:space="preserve">M. Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Platelets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (5), pp.496-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537104.2017.1336212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444007v1</w:t>
+                <w:t xml:space="preserve">hal-01827573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a pharmacist-led medication review on hospital readmission in a pediatric and elderly population: study protocol for a randomized open-label controlled trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Principle of the proper use of drugs and non-drug therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouhanick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Zulfiqar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Daumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (10), pp.e383-e392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478931v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infirmière coordinatrice et médecin coordonnateur dans un réseau gérontologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (124), pp.17-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sger.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of seasonal influenza vaccination in patients with diabetes: protocol for a nested case–control study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a pharmacist-led medication review on hospital readmission in a pediatric and elderly population: study protocol for a randomized open-label controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Gaudart</w:t>
+                <w:t xml:space="preserve">Pierre Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Launay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-016023⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.32 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-017-1798-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05462727v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3rd and 4th generation estroprogestatives French controversy: What ă effect on women's behavior?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of seasonal influenza vaccination in patients with diabetes: protocol for a nested case–control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Torres</w:t>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Frapard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+                <w:t xml:space="preserve">Jean Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+                <w:t xml:space="preserve">Odile Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (8), pp.e016023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-016023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482629v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05462727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3RD AND 4TH GENERATION ESTROPROGESTATIVES FRENCH CONTROVERSY: WHAT EFFECT ON WOMEN'S BEHAVIOR?.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">3rd and 4th generation estroprogestatives French controversy: What ă effect on women's behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frapard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 45 (4, 1), pp.E68-E78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.10.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01457972v1</w:t>
+                <w:t xml:space="preserve">hal-01482629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias in the measure of the effectiveness of seasonal influenza vaccination among diabetics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Villani</w:t>
+                <w:t xml:space="preserve">3RD AND 4TH GENERATION ESTROPROGESTATIVES FRENCH CONTROVERSY: WHAT EFFECT ON WOMEN'S BEHAVIOR?.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Verger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Frapard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primary Care Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pcd.2016.05.005⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03353018v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a light touch on fixed or mobile supports on gait parameters in visually restricted young adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marta Harnagea</w:t>
+                <w:t xml:space="preserve">Bias in the measure of the effectiveness of seasonal influenza vaccination among diabetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirvina Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bricot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 589, pp.176-180. </w:t>
+              <w:t xml:space="preserve">Primary Care Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.398 - 406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2015.01.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pcd.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454738v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03353018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of a light touch on fixed or mobile supports on gait parameters in visually restricted young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Bingenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Harnagea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.176-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2015.01.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Determinants of early identification of suicidal ideation in patients treated with antidepressants or anxiolytics in general practice: a multilevel analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Brabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kovess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (1-3), pp.253-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2006.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00270552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6037,404 +6183,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of medication reconciliation on the sustainability of post-hospitalization prescriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spiteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tabele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Areas:Pharmacology &amp; Pharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, *, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-discharge facilities' physicians are keen to apply the treatment plan suggested by the mobile geriatric multidisciplinary team for elderly hospitalized in an orthopaedic unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Honore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Areas:Pharmacology &amp; Pharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, *, France. pp.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing medication reconciliation led to decrease the cumulative exposure to sedative and anticholinergic drugs at discharge of elderly hospitalized in an orthopaedic unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertault-Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Areas:Pharmacology &amp; Pharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, *, France. pp.252-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6444,161 +6590,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term follow-up after autologous adipose-derived stromal vascular fraction injection into fingers in systemic sclerosis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6666,51 +6812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E29A3102"/>
+    <w:nsid w:val="0AB447EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6897,51 +7043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-villani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4559-9446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bretelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1208" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaleytang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nakache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.02.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-09105-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguerede" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.07.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Greillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06752-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Montegut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010169" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585203v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2020.10.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delalande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mugnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Courcier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05973-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cllc.2020.06.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.202743" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boucekine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bastide" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010075" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Celerien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Moussaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-021-00510-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Montaleytang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/cia.S283496" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boisseranc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S262209" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030962v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muracciole" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-019-1294-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Alexandre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Baudier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-020-00364-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alingrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00189" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Puchades" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2019-0894" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astolfi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-01546-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03090439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ambrosi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000506004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03090462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000507361" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585231v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Caer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-3127-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubiere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623426v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arcani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouby" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scapin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2019.09.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bocquier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp19X701801" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263655v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boulahssass" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvina Gobin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;rin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2019.02.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263687v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daumas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bichon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rioland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyamine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.11.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585229v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02592951v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Mugnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mizzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08952841.2018.1529473" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827573v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magalon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2017.1336212" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931093v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pellerey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Couderc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveque" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0759" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01857861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ouedraogo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-018-3266-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouhanick" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zulfiqar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaudin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Esteve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-1798-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585233v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne G&#233;rard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabri&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pical" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2017.02.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05462727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Casanova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-016023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482629v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frapard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457972v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.10.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pcd.2016.05.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454738v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Bingenheimer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Temprado" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Harnagea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.01.054" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1NS91KC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00270552v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Brabis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lovell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sebbah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2006.09.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826782v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spiteri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabele" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789198v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poletto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Capelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caunes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Honore" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789199v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault-Peres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Magalon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jouve" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Truillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casanova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-villani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4559-9446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bretelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1208" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572735v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Horowitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jarrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Debelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2025.105855" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaleytang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nakache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.02.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-09105-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Greillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06752-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguerede" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.07.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Montegut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010169" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cllc.2020.06.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delalande" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mugnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Courcier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05973-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2020.10.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Celerien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Moussaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-021-00510-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boucekine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bastide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.202743" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Montaleytang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/cia.S283496" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Alexandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Baudier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-020-00364-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boisseranc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S262209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muracciole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-019-1294-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030948v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alingrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00189" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160959v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astolfi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-01546-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Puchades" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2019-0894" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03090439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ambrosi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000506004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03090462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000507361" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623426v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arcani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouby" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scapin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2019.09.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubiere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Caer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-3127-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bocquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp19X701801" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boulahssass" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvina Gobin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;rin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2019.02.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daumas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bichon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rioland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyamine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.11.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9P7V6K4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02592951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Mugnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mizzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08952841.2018.1529473" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01857861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ouedraogo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-018-3266-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931093v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pellerey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Couderc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0759" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827573v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magalon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2017.1336212" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444007v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouhanick" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zulfiqar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585233v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne G&#233;rard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabri&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pical" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2017.02.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaudin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Esteve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-1798-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05462727v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Casanova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-016023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frapard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457972v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.10.024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353018v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pcd.2016.05.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454738v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Bingenheimer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Temprado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Harnagea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.01.054" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1NS91KC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00270552v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Brabis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lovell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sebbah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2006.09.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826782v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spiteri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabele" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789198v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poletto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Capelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caunes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Honore" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789199v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault-Peres" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797455v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Magalon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jouve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Truillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casanova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>