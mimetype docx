--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -178,338 +178,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geriattract: attractiveness of the geriatrics specialty to medical students - A prospective survey</w:t>
+                <w:t xml:space="preserve">Bilateral parotitis revealing giant cell arteritis: A case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bretelle</w:t>
+                <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+                <w:t xml:space="preserve">Tatiana Horowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Arcani</w:t>
+                <w:t xml:space="preserve">Pierre-André Jarrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Garnier-Crussard</w:t>
+                <w:t xml:space="preserve">Myriam Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bernard</w:t>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.50-65. </w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92 (3), pp.105855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2025.105855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479415v1</w:t>
+                <w:t xml:space="preserve">hal-05572735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral parotitis revealing giant cell arteritis: A case report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Geriattract: attractiveness of the geriatrics specialty to medical students - A prospective survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Debelle</w:t>
+                <w:t xml:space="preserve">Antoine Garnier-Crussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Villani</w:t>
+                <w:t xml:space="preserve">Fanny Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 92 (3), pp.105855. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.50-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2025.105855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572735v1</w:t>
+                <w:t xml:space="preserve">hal-05479415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conciliation médicamenteuse : intérêts et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montaleytang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -580,429 +580,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HoSAGE: sarcopenia in older patient with intermediate / high-risk prostate cancer, prevalence and incidence after androgen deprivation therapy: study protocol for a cohort trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Functional status in older patients with cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Berbis</w:t>
+                <w:t xml:space="preserve">Pierre Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-09105-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585190v1</w:t>
+                <w:t xml:space="preserve">hal-03585184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional status in older patients with lung cancer: an observational cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">HoSAGE: sarcopenia in older patient with intermediate / high-risk prostate cancer, prevalence and incidence after androgen deprivation therapy: study protocol for a cohort trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Greillier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Julie Berbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-021-06752-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-09105-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585187v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional status in older patients with cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Functional status in older patients with lung cancer: an observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Greillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.40-45. </w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (5), pp.3817-3827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00520-021-06752-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585184v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic Value of the B12/CRP Index in Older Systemically Treatable Cancer Patients</w:t>
               </w:r>
@@ -1014,51 +1014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Montegut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1116,3891 +1116,3891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older Patients Treated for Lung and Thoracic Cancers: Unplanned Hospitalizations and Overall Survival</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rey</w:t>
+                <w:t xml:space="preserve">Acceptability of a Novel Telemedication Review for Older Adults in Nursing Homes in France: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Montaleytang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Lung Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cllc.2020.06.004⟩</w:t>
+              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 16, pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/cia.S283496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585200v1</w:t>
+                <w:t xml:space="preserve">hal-03215437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of care pathway for nursing home residents treated for cancer: ONCO-EHPAD study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Octogenarians treated for thoracic and lung cancers: Impact of comprehensive geriatric assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anais Courcier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.402-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2020.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-020-05973-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03526472v1</w:t>
+                <w:t xml:space="preserve">hal-03585203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octogenarians treated for thoracic and lung cancers: Impact of comprehensive geriatric assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of care pathway for nursing home residents treated for cancer: ONCO-EHPAD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florian Correard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (7), pp.3933-3942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-020-05973-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2020.10.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03585203v1</w:t>
+                <w:t xml:space="preserve">hal-03526472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use and impact of the G8 score in older patients with thoracic and lung cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Older Patients Treated for Lung and Thoracic Cancers: Unplanned Hospitalizations and Overall Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zoulikha Moussaoui</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), pp.e405-e414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cllc.2020.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41999-021-00510-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03526385v1</w:t>
+                <w:t xml:space="preserve">hal-03585200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Androgen Deprivation Therapy Associated to Conformal Radiotherapy in the Treatment of D’Amico Intermediate-/High-Risk Prostate Cancer in Older Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Factors Associated With COVID-19 Hospitalizations and Deaths in French Nursing Homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Nicolas</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boissier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bastide</w:t>
+                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13010075⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (8), pp.1581-1587.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2021.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669694v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centenarians in nursing homes during the COVID-19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Use and impact of the G8 score in older patients with thoracic and lung cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rey</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Celerien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulikha Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/aging.202743⟩</w:t>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.1095-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41999-021-00510-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585205v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With COVID-19 Hospitalizations and Deaths in French Nursing Homes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of Androgen Deprivation Therapy Associated to Conformal Radiotherapy in the Treatment of D’Amico Intermediate-/High-Risk Prostate Cancer in Older Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robin Arcani</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boucekine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2021.06.023⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13010075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585207v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Frailty in a Population of Former Immigrant Workers in the South of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Nouguerède</w:t>
+                <w:t xml:space="preserve">Centenarians in nursing homes during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-021-1698-z⟩</w:t>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.6247-6257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.202743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478702v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of a Novel Telemedication Review for Older Adults in Nursing Homes in France: A Qualitative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Frailty in a Population of Former Immigrant Workers in the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Correard</w:t>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Montaleytang</w:t>
+                <w:t xml:space="preserve">Y. Ennomany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+                <w:t xml:space="preserve">B. Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Loubière</w:t>
+                <w:t xml:space="preserve">E. Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Volume 16, pp.19-34. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (10), pp.1226-1228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/cia.S283496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12603-021-1698-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215437v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative simplified geriatric assessment in planned hip and knee arthroplasty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Authors’ Reply to the Letter by Shoar et al. on “Glycosylated Hemoglobin as a Surrogate for the Prevention of Cardiovascular Events in Cardiovascular Outcome Trials Comparing New Antidiabetic Drugs to Placebo”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Alexandre</w:t>
+                <w:t xml:space="preserve">Pierre Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Baudier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41999-020-00364-5⟩</w:t>
+              <w:t xml:space="preserve">Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145 (6), pp.387-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000507361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585211v1</w:t>
+                <w:t xml:space="preserve">inserm-03090462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;p&amp;gt;Medication Reconciliation Associated with Comprehensive Geriatric Assessment in Older Patients with Cancer: ChimioAge Study&amp;lt;/p&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycosylated Hemoglobin as a Surrogate for the Prevention of Cardiovascular Events in Cardiovascular Outcome Trials Comparing New Antidiabetic Drugs to Placebo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (15), pp.1587-1598. </w:t>
+              <w:t xml:space="preserve">Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.370 - 374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/CIA.S262209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000506004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585220v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03090439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HoSAGE: Sarcopenia in Older Patients before and after Treatment with Androgen Deprivation Therapy and Radiotherapy for Prostate Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;p&amp;gt;Medication Reconciliation Associated with Comprehensive Geriatric Assessment in Older Patients with Cancer: ChimioAge Study&amp;lt;/p&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Muracciole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilie Nouguerède</w:t>
+                <w:t xml:space="preserve">Célia Boisseranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solenne Schneider</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Greillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-019-1294-7⟩</w:t>
+              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (15), pp.1587-1598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/CIA.S262209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030962v1</w:t>
+                <w:t xml:space="preserve">hal-03585220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative simplified geriatric assessment in planned hip and knee arthroplasty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">HoSAGE: Sarcopenia in Older Patients before and after Treatment with Androgen Deprivation Therapy and Radiotherapy for Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muracciole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41999-020-00364-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.205-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-019-1294-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030948v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defective Granuloma Formation in Elderly Infected Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+                <w:t xml:space="preserve">Preoperative simplified geriatric assessment in planned hip and knee arthroplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chartier</w:t>
+                <w:t xml:space="preserve">Anais Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Ben Amara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Alingrin</w:t>
+                <w:t xml:space="preserve">Auriane Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.00189⟩</w:t>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.623-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41999-020-00364-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150168v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of medication review via tele-expertise on unplanned hospitalizations at 3 months of nursing homes patients (TEM-EHPAD): study protocol for a randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Baumstarck</w:t>
+                <w:t xml:space="preserve">Preoperative simplified geriatric assessment in planned hip and knee arthroplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-020-01546-3⟩</w:t>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.623-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41999-020-00364-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160959v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Serum Vitamin B12 Levels Associated with C-Reactive Protein in Older Patients with Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Farnault</w:t>
+                <w:t xml:space="preserve">Defective Granuloma Formation in Elderly Infected Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alingrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1634/theoncologist.2019-0894⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19649 - 19655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.00189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585217v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosylated Hemoglobin as a Surrogate for the Prevention of Cardiovascular Events in Cardiovascular Outcome Trials Comparing New Antidiabetic Drugs to Placebo</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of medication review via tele-expertise on unplanned hospitalizations at 3 months of nursing homes patients (TEM-EHPAD): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montaleytang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000506004⟩</w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12877-020-01546-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03090439v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors’ Reply to the Letter by Shoar et al. on “Glycosylated Hemoglobin as a Surrogate for the Prevention of Cardiovascular Events in Cardiovascular Outcome Trials Comparing New Antidiabetic Drugs to Placebo”</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">High Serum Vitamin B12 Levels Associated with C-Reactive Protein in Older Patients with Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Puchades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Arcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Farnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 145 (6), pp.387-387. </w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (12), pp.e1980-e1989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000507361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1634/theoncologist.2019-0894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03090462v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un effet indésirable rare de l’amiodarone : la neuropathie optique</w:t>
+                <w:t xml:space="preserve">Clinical effectiveness of osteoporosis treatment in older patients: A fracture liaison service-based prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Arcani</w:t>
+                <w:t xml:space="preserve">Benedicte Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pellerey</w:t>
+                <w:t xml:space="preserve">Barbara Mizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rouby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Scapin</w:t>
+                <w:t xml:space="preserve">Thomas González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2019.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Women and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.553-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08952841.2018.1529473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623426v1</w:t>
+                <w:t xml:space="preserve">hal-02592951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREDOMOS study, impact of a social intervention program for socially isolated elderly cancer patients: update to the study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-018-3127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518509v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREDOMOS study, impact of a social intervention program for socially isolated elderly cancer patients: update to the study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-018-3127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585231v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPs’ management of polypharmacy and therapeutic dilemma in patients with multimorbidity: a cross-sectional survey of GPs in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un effet indésirable rare de l’amiodarone : la neuropathie optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pellerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carrier</w:t>
+                <w:t xml:space="preserve">F. Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Zaytseva</w:t>
+                <w:t xml:space="preserve">N. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Verdoux</w:t>
+                <w:t xml:space="preserve">J. Scapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3399/bjgp19X701801⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (12), pp.826-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2019.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106694v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional status in a geriatric oncology setting: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Boulahssass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Boulahssass</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+                <w:t xml:space="preserve">Nirvina Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgo.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des patients de moins et de plus de 75 ans atteints d’artérite à cellules géantes : étude comparative de 164 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GPs’ management of polypharmacy and therapeutic dilemma in patients with multimorbidity: a cross-sectional survey of GPs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Daumas</w:t>
+                <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bichon</w:t>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rioland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Berbis</w:t>
+                <w:t xml:space="preserve">Hélène Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2018.11.004⟩</w:t>
+              <w:t xml:space="preserve">British Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (681), pp.e270-e278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/bjgp19X701801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263687v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional status in a geriatric oncology setting: A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guérin</w:t>
+                <w:t xml:space="preserve">Caractéristiques des patients de moins et de plus de 75 ans atteints d’artérite à cellules géantes : étude comparative de 164 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rioland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2019.02.004⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (5), pp.278-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03585229v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical effectiveness of osteoporosis treatment in older patients: A fracture liaison service-based prospective study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Functional status in a geriatric oncology setting: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas González</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Boulahssass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirvina Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Women and Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.884-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2019.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08952841.2018.1529473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02592951v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF MS monitoring of PBMC activation status in sepsis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of platelet-rich plasma gel from elderly patients under antithrombotic drugs: Perspectives in chronic wounds care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Ouedraogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Villani</w:t>
+                <w:t xml:space="preserve">M. Velier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Leone</w:t>
+                <w:t xml:space="preserve">J. Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-018-3266-7⟩</w:t>
+              <w:t xml:space="preserve">Platelets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (5), pp.496-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537104.2017.1336212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01857861v1</w:t>
+                <w:t xml:space="preserve">hal-01827573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfusion practices in geriatric short stay unit before and after the French national health authority guidelines of 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Pellerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2018.0759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of platelet-rich plasma gel from elderly patients under antithrombotic drugs: Perspectives in chronic wounds care</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Daumas</w:t>
+                <w:t xml:space="preserve">MALDI-TOF MS monitoring of PBMC activation status in sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alingrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cassar</w:t>
+                <w:t xml:space="preserve">Richard Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Francois</w:t>
+                <w:t xml:space="preserve">Marc Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platelets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (5), pp.496-503. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09537104.2017.1336212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-018-3266-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827573v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01857861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principle of the proper use of drugs and non-drug therapies</w:t>
               </w:r>
@@ -5025,64 +5025,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Zulfiqar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68 (10), pp.e383-e392</w:t>
@@ -5105,801 +5105,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infirmière coordinatrice et médecin coordonnateur dans un réseau gérontologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of seasonal influenza vaccination in patients with diabetes: protocol for a nested case–control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Gérard</w:t>
+                <w:t xml:space="preserve">Ludovic Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fabriès</w:t>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Pical</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Gérontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sger.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (8), pp.e016023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-016023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585233v1</w:t>
+                <w:t xml:space="preserve">inserm-05462727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a pharmacist-led medication review on hospital readmission in a pediatric and elderly population: study protocol for a randomized open-label controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, pp.32 - 32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-017-1798-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of seasonal influenza vaccination in patients with diabetes: protocol for a nested case–control study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+                <w:t xml:space="preserve">Infirmière coordinatrice et médecin coordonnateur dans un réseau gérontologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Gaudart</w:t>
+                <w:t xml:space="preserve">Corinne Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Launay</w:t>
+                <w:t xml:space="preserve">Stéphane Fabriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vanhems</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Pical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (8), pp.e016023. </w:t>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (124), pp.17-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-016023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sger.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05462727v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3rd and 4th generation estroprogestatives French controversy: What ă effect on women's behavior?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bias in the measure of the effectiveness of seasonal influenza vaccination among diabetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirvina Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Torres</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Primary Care Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.398 - 406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pcd.2016.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482629v1</w:t>
+                <w:t xml:space="preserve">inserm-03353018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3RD AND 4TH GENERATION ESTROPROGESTATIVES FRENCH CONTROVERSY: WHAT EFFECT ON WOMEN'S BEHAVIOR?.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">3rd and 4th generation estroprogestatives French controversy: What ă effect on women's behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frapard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 45 (4, 1), pp.E68-E78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457972v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias in the measure of the effectiveness of seasonal influenza vaccination among diabetics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3RD AND 4TH GENERATION ESTROPROGESTATIVES FRENCH CONTROVERSY: WHAT EFFECT ON WOMEN'S BEHAVIOR?.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frapard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primary Care Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (6), pp.398 - 406. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pcd.2016.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03353018v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a light touch on fixed or mobile supports on gait parameters in visually restricted young adults</w:t>
               </w:r>
@@ -5937,51 +5937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Harnagea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 589, pp.176-180. </w:t>
@@ -6031,51 +6031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of early identification of suicidal ideation in patients treated with antidepressants or anxiolytics in general practice: a multilevel analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Brabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6191,402 +6191,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of medication reconciliation on the sustainability of post-hospitalization prescriptions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing medication reconciliation led to decrease the cumulative exposure to sedative and anticholinergic drugs at discharge of elderly hospitalized in an orthopaedic unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Spiteri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Correard</w:t>
+                <w:t xml:space="preserve">Heloise Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tabele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Gobin</w:t>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertault-Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Areas:Pharmacology &amp; Pharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, *, France. pp.38</w:t>
+              <w:t xml:space="preserve">, 2018, *, France. pp.252-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826782v1</w:t>
+                <w:t xml:space="preserve">hal-01789199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-discharge facilities' physicians are keen to apply the treatment plan suggested by the mobile geriatric multidisciplinary team for elderly hospitalized in an orthopaedic unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Honore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Areas:Pharmacology &amp; Pharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, *, France. pp.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing medication reconciliation led to decrease the cumulative exposure to sedative and anticholinergic drugs at discharge of elderly hospitalized in an orthopaedic unit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poletto</w:t>
+                <w:t xml:space="preserve">Impact of medication reconciliation on the sustainability of post-hospitalization prescriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spiteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bertault-Peres</w:t>
+                <w:t xml:space="preserve">C. Tabele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Areas:Pharmacology &amp; Pharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, *, France. pp.252-253</w:t>
+              <w:t xml:space="preserve">, 2018, *, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789199v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6604,51 +6604,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term follow-up after autologous adipose-derived stromal vascular fraction injection into fingers in systemic sclerosis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6812,51 +6812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AB447EB"/>
+    <w:nsid w:val="ADF19415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7043,51 +7043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-villani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4559-9446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bretelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1208" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572735v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Horowitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jarrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Debelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2025.105855" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaleytang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nakache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.02.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-09105-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Greillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06752-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguerede" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.07.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Montegut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010169" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cllc.2020.06.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delalande" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mugnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Courcier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05973-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2020.10.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Celerien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Moussaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-021-00510-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boucekine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bastide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.202743" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Montaleytang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/cia.S283496" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Alexandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Baudier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-020-00364-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boisseranc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S262209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muracciole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-019-1294-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030948v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alingrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00189" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160959v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astolfi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-01546-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Puchades" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2019-0894" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03090439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ambrosi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000506004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03090462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000507361" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623426v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arcani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouby" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scapin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2019.09.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubiere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Caer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-3127-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bocquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp19X701801" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boulahssass" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvina Gobin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;rin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2019.02.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daumas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bichon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rioland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyamine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.11.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9P7V6K4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02592951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Mugnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mizzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08952841.2018.1529473" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01857861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ouedraogo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-018-3266-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931093v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pellerey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Couderc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0759" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827573v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magalon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2017.1336212" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444007v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouhanick" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zulfiqar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585233v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne G&#233;rard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabri&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pical" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2017.02.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaudin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Esteve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-1798-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05462727v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Casanova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-016023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frapard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457972v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.10.024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353018v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pcd.2016.05.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454738v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Bingenheimer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Temprado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Harnagea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.01.054" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1NS91KC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00270552v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Brabis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lovell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sebbah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2006.09.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826782v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spiteri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabele" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789198v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poletto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Capelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caunes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Honore" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789199v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault-Peres" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797455v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Magalon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jouve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Truillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casanova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-villani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4559-9446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572735v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Horowitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jarrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Debelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2025.105855" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479415v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bretelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Couderc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaleytang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nakache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.02.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguerede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.07.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-09105-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Greillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06752-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Montegut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010169" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Montaleytang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/cia.S283496" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2020.10.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delalande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mugnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Courcier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05973-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cllc.2020.06.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Celerien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Moussaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-021-00510-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boucekine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bastide" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.202743" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03090462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ambrosi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000507361" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03090439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000506004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585220v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boisseranc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S262209" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muracciole" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-019-1294-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Alexandre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Baudier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-020-00364-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150168v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chartier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alingrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00189" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astolfi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-01546-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Puchades" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2019-0894" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02592951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Mugnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mizzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08952841.2018.1529473" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Caer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-3127-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubiere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arcani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scapin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2019.09.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263655v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boulahssass" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvina Gobin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;rin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2019.02.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bocquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp19X701801" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daumas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bichon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rioland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyamine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.11.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9P7V6K4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827573v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magalon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2017.1336212" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931093v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pellerey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Couderc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0759" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01857861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ouedraogo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-018-3266-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444007v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouhanick" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zulfiqar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05462727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Casanova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-016023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478931v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaudin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Esteve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-1798-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585233v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne G&#233;rard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabri&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pical" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2017.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353018v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pcd.2016.05.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482629v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frapard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457972v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.10.024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454738v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Bingenheimer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Temprado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Harnagea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.01.054" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1NS91KC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00270552v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Brabis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lovell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sebbah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2006.09.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789199v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Capelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hache" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caunes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poletto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault-Peres" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Honore" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spiteri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797455v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Magalon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jouve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Truillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casanova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>