--- v0 (2026-03-10)
+++ v1 (2026-05-18)
@@ -729,226 +729,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the Effects of Using a Tangible Object or a Simulation in Learning Elementary CS Concepts</w:t>
+                <w:t xml:space="preserve">Objet Tangible ou Simulation Numérique : Deux Situations Équivalentes pour l'Apprentissage de la Programmation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Renna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th ACM SIGCSE Technical Symposium on Computer Science Education (SIGCSE '19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156180v1</w:t>
+                <w:t xml:space="preserve">hal-02156174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objet Tangible ou Simulation Numérique : Deux Situations Équivalentes pour l'Apprentissage de la Programmation ?</w:t>
+                <w:t xml:space="preserve">Comparing the Effects of Using a Tangible Object or a Simulation in Learning Elementary CS Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Renna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Renna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50th ACM SIGCSE Technical Symposium on Computer Science Education (SIGCSE '19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Minneapolis, MN, United States. pp.1274-1274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3287324.3293809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156174v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is this the Era of Misinformation yet? Combining Social Bots and Fake News to Deceive the Masses</w:t>
               </w:r>
@@ -1032,217 +1032,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model to Support Monitoring for Classroom Orchestration in a Tablet-Based CSCL Activity</w:t>
+                <w:t xml:space="preserve">Orchestration Challenges Raised by Transposing a Paper-Based Individual Activity into a Tablet-Based CSCL Activity: An Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tchounikine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.491-496</w:t>
+              <w:t xml:space="preserve">11th International conference in Computer-Supported Collaborative Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Goteborg, Sweden. pp.523-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284624v1</w:t>
+                <w:t xml:space="preserve">hal-01284627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestration Challenges Raised by Transposing a Paper-Based Individual Activity into a Tablet-Based CSCL Activity: An Example</w:t>
+                <w:t xml:space="preserve">A Model to Support Monitoring for Classroom Orchestration in a Tablet-Based CSCL Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tchounikine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference in Computer-Supported Collaborative Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Goteborg, Sweden. pp.523-528</w:t>
+              <w:t xml:space="preserve">10th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.491-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284627v1</w:t>
+                <w:t xml:space="preserve">hal-01284624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1618,51 +1618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fessard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Renna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304221.3319747" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2018.10008583" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482123v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dechaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gobard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Gader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lefever" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3446871.3469787" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287324.3293809" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482143v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pellet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01679313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAM092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fessard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Renna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304221.3319747" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2018.10008583" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482123v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dechaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gobard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Gader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lefever" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3446871.3469787" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287324.3293809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284627v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482143v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pellet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01679313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAM092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>