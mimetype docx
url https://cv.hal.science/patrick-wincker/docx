--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Wincker </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7562-3454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033357277</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223765546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000360365039</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (348)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Super-Pangenome for Cultivated Citrus Reveals Evolutive Features During the Allopatric Phase of Their Reticulate Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.70553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next release of the European Marine Omics Biodiversity Observation Network (EMO BON) shotgun metagenomic data from water and sediment samples (Release 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Abagnale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e178484. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e178484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Running Horse Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Hershauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akil Nujipi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Running Horse Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Hershauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akil Nujipi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of four Ixodes species expands understanding of tick evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.17. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling genomic drivers of speciation in Musa through genome assemblies of wild banana ancestors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.961. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56329-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERGA-BGE genome of Xanthium orientale subsp. italicum (Moretti) Greuter. A plant of American origin, now widespread and, in some cases, invasive in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Tomasello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Manzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Böhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marcussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.367. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21891.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bastianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05046943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late rise of sky-island vegetation in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara M Wootton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian C Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (6), pp.1142-1153. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-025-02001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERGA-BGE reference genome of Lewinskya acuminata, a common epiphytic Mediterranean moss with disjunct populations in California and Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Aguado-Ramsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Draper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Böhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.357. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21670.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05483813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolutionary trajectories of brown algal sex chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Barrera-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Lipinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Dinatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02838-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1982. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and drivers of diatom diversity and abundance in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3452. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-58027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to diploidization and unexpected ploidy in the grass Sporobolus section Spartina mesopolyploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Milin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cave-Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1997. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56983-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clifton Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1808. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zuberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Malengros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Böhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.323. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic response of the picoalga Pelagomonas calceolata to nitrogen availability: new insights into cyanate lyase function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Seyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02654-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05010706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straight from the Horse’s Mouth: Timing and Zoogeography of Domesticated Horse Arrivals in Mongolia and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Honeychurch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leland Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E. Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunag Amartuvshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-024-09691-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05047023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide population affinities and signatures of adaptation in hydruntines, sussemiones and Asian wild asses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuexue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Baca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (19), pp.e17527. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unzipped genome assemblies of polyploid root-knot nematodes reveal unusual and clade-specific telomeric repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Zotta Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Koutsovoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Despot-Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.773. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-44914-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature reconstruction in the Pacific Ocean using multi-elemental proxy in Porites and Diploastrea corals: Application to Palau Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 645, pp.121884. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High altitude horse use and early horse transport in eastern Eurasia: New evidence from melting ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Timothy Treal Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumurbaatar Tuvshinjargal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamsranjav Bayarsaikhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Jarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.1204-1213. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836241254484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking population structure and phenology through time using ancient genomes from waterlogged white oak wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (3), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling biogeographical patterns and environmental drivers of soil fungal diversity at the French national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.251-273. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-10-251-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Heesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the simultaneously hermaphroditic snail Lymnaea stagnalis reveals an evolutionary expansion of FMRFamide-like receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris M Koene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Nakadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed‐amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.29213. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-78520-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread horse-based mobility arose around 2,200 BCE in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Tressières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelei Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 631 (8022), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07597-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Mc Cartney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-024-00054-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome-assembled genomes of deep-sea sediments: changes in microbial functional potential lag behind redox transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Thamdrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.ycad005. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycad005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation-based profiling of horse archaeological remains for age-at-death and castration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuexue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin- Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelei Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tressières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (3), pp.106144. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.106144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04286440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie M Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.281. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential global distribution of marine picocyanobacteria gene clusters reveals distinct niche-related adaptive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (5), pp.720-732. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-023-01386-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive tandem duplications and convergent evolution shape coral genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Buitrago-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-023-02960-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere DNA length regulation is influenced by seasonal temperature differences in short-lived but not in long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3038. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38499-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616 (7958), pp.783-789. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05962-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04085734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early dispersal of domestic horses into the Great Plains and northern Rockies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Timothy Treal Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlton Shield Chief Gover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Arterberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379 (6639), pp.1316-1323. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adc9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The defensome of complex bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Beavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.2146. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.08.12.553040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top abundant deep ocean heterotrophic bacteria can be retrieved by cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Sanz-Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00290-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04481824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the P. lividus sea urchin genome highlights contrasting trends of genomic and regulatory evolution in deuterostomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Marlétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.100295. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputed genomes of historical horses provide insights into modern breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn T Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fromentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sutcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Running</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (7), pp.107104. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.107104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176297v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous viral elements reveal associations between a non-retroviral RNA virus and symbiotic dinoflagellate genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Veglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.566. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-04917-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-Arctic plankton community structure and its global connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.00060. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2022.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26883-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting global distributions of eukaryotic plankton communities from satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00308-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in carbonate chemistry up-regulation of long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11589. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37598-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04170119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and genomic variation of ammonia-oxidizing archaea in abyssal and hadal surface sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouderka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.133. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00341-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different environmental response strategies in sympatric corals from Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamilla Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.311. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00946-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORTHOSKIM: In silico sequence capture from genomic and transcriptomic libraries for phylogenomic and barcoding applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (5), pp.2018-2037. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent evolution and horizontal gene transfer in Arctic Ocean microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Füssy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.e202201833. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202201833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of eukaryotic diversity from the surface to the deep-ocean sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Barrenechea Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lejzerowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (5), </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abj9309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford Nanopore and Bionano Genomics technologies evaluation for plant structural variation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.317. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial and marine influence on atmospheric bacterial diversity over the north Atlantic and Pacific Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naama Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Haviv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.121. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00441-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to: When did mammoths go extinct?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Prohaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Greve Alsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 612 (7938), pp.E4-E6. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05417-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-read and chromosome-scale assembly of the hexaploid wheat genome achieves high resolution for research and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giac034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructuring of plankton genomic biogeography in the surface ocean under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O. Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-022-01314-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03659872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust approach to estimate relative phytoplankton cell abundances from metagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.16-40. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic history and global expansion of domestic donkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 377 (6611), pp.1172-1180. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abo3503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for ocean microbiome research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gristwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Troublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of the picoeukaryote $Pelagomonas\ calceolata$ to iron-poor oceans revealed by a chromosome-scale genome sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ciccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.983. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-022-03939-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03791710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Late Quaternary dynamics of Arctic biota from ancient environmental genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Winther Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Greve Alsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Racimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 603, pp.E31-E31. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-04628-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of pigment types in marine $Synechococcus$ cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Grébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.evac035. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evac035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.103341. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03755076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and ecological footprint of Global Ocean RNA viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Dominguez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wainaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funing Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 376 (6598), pp.1202-1208. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abn6358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic and abundant marine viruses at the evolutionary origins of Earth’s RNA virome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wainaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Dominguez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 376 (6589), pp.156-162. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abm5847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle limits to connectivity revealed by outlier loci within two divergent metapopulations of the deep-sea hydrothermal gastropod Ifremeria nautilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Y. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (10), pp.2796-2813. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic pipelines combining denoising and clustering tools allow for more comprehensive prokaryotic and eukaryotic metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Quintric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babett Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (6), pp.1904-1921. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere-to-telomere gapless chromosomes of banana using nanopore sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02559-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (35), pp.eabg1921. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sediment and water sampling methods for the estimation of deep-sea biodiversity using environmental DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam I Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pradillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.7856. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86396-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duha Alioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelei Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (B), pp.103250. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biogeography of bathyal and abyssal seafloor bacteria and archaea along a Mediterranean-Atlantic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.702016. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.702016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of apricots unravels domestication history and adaptive events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.3956. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24283-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyanorak v2.1: a scalable information system dedicated to the visualization and expert curation of marine and brackish picocyanobacteria genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (D1), pp.D667-D676. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global distribution patterns of marine nitrogen-fixers by imaging and molecular methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Carsique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.4160. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24299-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics reveals new functional insights in uncultured MAST species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David López-Escardó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (6), pp.1767-1781. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-00885-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the predictive taxonomic power of the bony labyrinth 3D shape in horses, donkeys and their F1-hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.105383. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male differentiation in the marine Copepod Oithona nana reveals the development of a new nervous ganglion and Lin12-Notch-repeat protein-associated proteolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Laso-Jadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Käfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.657. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10070657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic bacterial diazotrophs are more abundant than their cyanobacterial counterparts in metagenomes covering most of the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Veseli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessika Fuessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.927-936. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-021-01135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compendium of 530 metagenome-assembled bacterial and archaeal genomes from the polar Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (12), pp.1561-1574. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-021-00979-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community structure in hadal sediments: high similarity along trench axes and strong changes along redox gradients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronnie N. Glud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bela Hausmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Maignien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.3455-3467. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-021-01021-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: A framework for in situ molecular characterization of coral holobionts using nanopore sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81544-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya A Kusliy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Suchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7882), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Chromosome-Scale Assembly of Plant Genomes, Brassica rapa as a Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10080732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary dynamics of Arctic biota from ancient environmental genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Winther Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Greve Alsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Racimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7882), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04016-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale transcriptomics to dissect 2 years of the life of a fungal phytopathogen interacting with its host plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise J Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica L Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Linglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.e041118. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-021-00989-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid protein evolution, organellar reductions, and invasive intronic elements in the marine aerobic parasite dinoflagellate Amoebophrya spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00927-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCOM-PIPE: a new user-friendly metabarcoding pipeline for the characterization of microbial diversity from 16S, 18S and 23S rRNA gene amplicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03829-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating population‐scale allelic differential expression in wild populations of Oithona similis (Cyclopoida, Claus, 1866)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Laso‐jadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (16), pp.8894-8905. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-enabled phylogenetic and functional reconstruction of an araphid pennate diatom Plagiostriata sp. CCMP470, previously assigned as a radial centric diatom, and its bacterial commensal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Nanjappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.9449. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65941-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02886223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial habitats across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (8), pp.1399-1411. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome reconstruction and functional analysis of eukaryotic marine plankton communities via high-throughput metagenomics and metatranscriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Vorobev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O. Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Annamalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.647-659. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.253070.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Resolved Biogeography of Mamiellales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Felipe Felipe Benites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Piganeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11010066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific Expedition’s Atmospheric Measurements of Marine Aerosols across the Atlantic and Pacific Oceans: Overview and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Altaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.E536-E554. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0224.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS au service de l'écologie microbienne des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Mechanisms of Long-Term Genome Diversification Associated With Niche Partitioning in Marine Picocyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haguait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.567431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for in situ molecular characterization of coral holobionts using nanopore sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.15893. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72589-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa137. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of environmental metabarcoding protocols aiming at favoring contemporary biodiversity in inventories of deep-sea communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Maignien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.234. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of marine giant viruses reveals their interplay with eukaryotes and ecological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.1639-1649. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-01288-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene graveyard in the genome of the fungus Podospora comata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Silar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 294 (1), pp.177--190. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-018-1497-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nádia Conceição-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Temperton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Bolduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.650. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated whole-genome duplications in Brassica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (3), pp.434-447. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Cápal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (9), pp.1411-1422. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition favors the generation of large effect mutations that may facilitate rapid adaption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Quadrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Caillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-11385-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-omics reveals genetic flexibility of diatom nitrogen transporters in response to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (11), pp.2522-2535. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msz157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the jellyfish Clytia hemisphaerica and the evolution of the cnidarian life-cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas R Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Horin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lapébie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (5), pp.801-810. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-019-0833-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of Soil Bacterial Networks along a Gradient of Cropping Intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40422-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single cell genomics yields a wide diversity of small planktonic protists across major ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E Sieracki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J Poulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.6025. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42487-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thousand plants' phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (11), pp.1106-1107. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-019-0555-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04309470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the bloom: Molecular response of pelagic tunicates to fluctuating food availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sordino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore d'Aniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Nittoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.292-307. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitin distribution in the Oithona digestive and reproductive systems revealed by fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cornils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e4685. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.4685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved primer set and amplification protocol with increased specificity and sensitivity targeting the Symbiodinium ITS2 region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e4816. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.4816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Occurrence and Activity of the Reef-Building Coral Symbiont Symbiodinium in the Open Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (22), pp.3625-3633.e3. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01874711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly and annotation of three Leptosphaeria genomes using Oxford Nanopore MinION sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dutreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (180235), 11 p. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2018.235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the genomic basis of functional diversity in dinoflagellates using a transcriptome-based sequence similarity network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (10), pp.2365-2380. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of African Rice Cultivation Revealed by Analysis of 246 New Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tranchant-Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Ndjiondjop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (14), pp.2274-2282. e6. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil bacteria and archaea across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.eaat1808. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aat1808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting high molecular weight genomic DNA from Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mairey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocol Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/protex.2018.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics analysis of Aphanomyces spp. identifies a new class of oomycete effector associated with host adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Pel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Courbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-018-0508-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphioxus functional genomics and the origins of vertebrate gene regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Marletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos N. Firbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Maeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozren Bogdanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 564 (7734), pp.64-70. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0734-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the limits in wheat research and breeding using a fully annotated reference genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Appels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kellye Eversole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6403), </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aar7191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light color acclimation is a key process in the global ocean distribution of Synechococcus cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Grébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (9), pp.E2010-E2019. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1717069115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent genomic signatures of domestication in sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Orozco-Terwengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Streeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.813. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03206-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01875703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de novo approach to disentangle partner identity and function in holobiont systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0481-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coral reefs of Upolu (Independent State of Samoa) in the South West Pacific and recommendations to promote resilience and recovery of coastal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Iwankow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (1), pp.392-398. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene flow contributes to diversification of the major fungal pathogen $Candida\ albicans$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Marcet-Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2253. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04787-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01815656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Millions of Plankton Genomic Markers from the Atlantic Ocean and the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Iudicone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Time-Scale Gene Expression Analysis Highlights the Infection Processes of Two Amoebophrya Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2251. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution across 1,011 $Saccharomyces\ cerevisiae$ isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Xing Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 556 (7701), pp.339 - 344. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01872910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Badouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verdenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (6), pp.772-777. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.310. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal genome and mating system transitions facilitated by chromosomal translocations involving intercentromeric recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blake Billmyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minou Nowrousian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (8), pp.e2002527. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2002527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04320340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality $de\ novo$ genome assembly of the $Dekkera\ bruxellensis$ yeast using Nanopore MinION sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Gounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelle Freel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemainque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.3243-3250. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.117.300128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04315763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$de\ novo$ assembly and population genomic survey of natural yeast isolates with the Oxford Nanopore MinION sequencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.giw018. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giw018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04315750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sequence data set of SSU rRNA gene for Scleractinia and its phylogenetic and ecological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Benzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.1054-1071. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and characterization of a BAC library for functional genomics in Xenopus tropicalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Spirhanzlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tlapakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 426 (2), pp.255-260. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2016.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwoong Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into global biogeography, population structure and natural selection from the genome of the epipelagic copepod Oithona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (17), pp.4467 - 4482. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2017.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and polyploidy enable genomic plasticity without sex in the most devastating plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Zurletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.e1006777. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing the genomic information of unculturable oceanic picoeukaryotes by combining multiple single cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Logares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann 6 Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.41498. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil bacterial richness across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequietd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (0190128), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic protists: the under-charted majority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Dunthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (8), pp.fiw120. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Transcriptomes and Detection of Duplicated Copies in Hexaploid and Allododecaploid Spartina Species (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (9), pp.3030-3044. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evw209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyanobacterial symbionts diverged in the late Cretaceous towards lineage-specific nitrogen fixation factories in single-celled phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sánchez-Baracaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gipsi Lima-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.11071. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns of pelagic dinoflagellate diversity across protist size classes unveiled by metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noan Le Bescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.609-626. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into global diatom distribution and diversity in the world's ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Scalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vincenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaguraj Veluchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (11), pp.E1516-E1525. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1509523113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the green picoalga Bathycoccus genomes in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.37900. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep37900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an Alternative Splicing Product of the Otx2 Gene Expressed in the Neural Retina and Retinal Pigmented Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christo Kole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Aït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Millet-Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.e0150758. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0150758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecogenomics and potential biogeochemical impacts of globally abundant ocean viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R. Brum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas E. Dutilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa B. Duhaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 537 (7622), pp.689-693. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature19366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineating ecologically significant taxonomic units from global patterns of marine picocyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory K. Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (24), pp.E3365-E3374. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1524865113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Diversity of Diplonemid Eukaryotes in the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Flegontova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Flegontov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (22), pp.3060-3065. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04541791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome assembly using Nanopore-guided long and error-free DNA reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.327. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1519-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent Evolution of Endosymbiont Differentiation in Dalbergioid and Inverted Repeat-Lacking Clade Legumes Mediated by Nodule-Specific Cysteine-Rich Peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Czernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Guefrachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 169 (2), pp.1254-65. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.15.00584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noan Le Bescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Follows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Speich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noan Le Bescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep transcriptome sequencing provides new insights into the structural and functional organization of the wheat genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-015-0601-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse transcriptase genes are highly abundant and transcriptionally active in marine plankton assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hingamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji K Kojima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.1134-1146. </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2015.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-cycle modification in open oceans accounts for genome variability in a cosmopolitan phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter von Dassow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp.1365-1377. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2014.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sequencing of amplified Prasinovirus and host green algal genes from an Indian Ocean transect reveals interacting trophic dependencies and new genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clerissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desdevises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (6), pp.979-989. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential gene retention as an evolutionary mechanism to generate biodiversity and adaptation in yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Marcet-Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Onesime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep11571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and ecological drivers of ocean viral communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Brum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cesar Ignacio-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261498. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gipsi Lima-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoline Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1262073. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-length &amp;lt;em&amp;gt;de novo&amp;lt;/em&amp;gt; assembly of RNA-seq data in pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; L.) provides a gene expression atlas and gives insights into root nodulation in this species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans studies plankton at PLANETARY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.873. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aac5605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Rose Genome Sequence and Its Use in Research and Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nybom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1064, pp.167-175. </w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1064.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degeneration of the Nonrecombining Regions in the Mating-Type Chromosomes of the Anther-Smut Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fontanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Badouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), pp.928-943. </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analyses to investigate symbiotic relationships between marine protists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.98. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Blastobotrys (Arxula) adeninivorans LS3 - a yeast of biotechnological interest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotthard Kunze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Czernicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1754-6834-7-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00988609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small RNA diversity from Medicago truncatula roots under biotic interactions evidences the environmental plasticity of the miRNAome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Formey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lelandais-Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Bustos-Sanmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (9), pp.457. </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-014-0457-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TE-Tracker: systematic identification of transposition events through whole-genome resequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Quadrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), </w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-014-0377-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a targeted metagenomic approach to study a genomic region involved in light harvesting in marine Synechococcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory K. Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (2), pp.231-249. </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6941.12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6194), </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Tsetse Fly (Glossina morsitans): Vector of African Trypanosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benkahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Glossina Genome Initiative (iggi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 344 (6182), pp.380-386. </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1249656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02024895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing of diverse mandarin, pummelo and orange genomes reveals complex history of admixture during citrus domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Albert Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prochnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uffe Hellsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (7), pp.656-662. </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Rare and Abundant Marine Microbial Eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Logares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (8), pp.813-821. </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2014.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of endoderm formation in a cartilaginous fish reveal ancestral and homoplastic traits in jawed vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Panse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ferreiro-Galve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.1098-1107. </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/bio.20148037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Streamlined Genome of Phytomonas spp. Relative to Human Pathogenic Kinetoplastids Reveals a Parasite Tailored for Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Opperdoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.e1004007. </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome interplay in the grain transcriptome of hexaploid bread wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl G. Kugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simen R. Sandve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bujie Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6194), pp.287-287. </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1250091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the epigenetic basis of complex traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cortijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Wardenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Colomé-Tatché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343 (6175), pp.1145-1148. </w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1248127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early allopolyploid evolution in the post-Neolithic Brassica napus oilseed genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulos Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel A. P. Parkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6199), pp.950-953. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1253435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Two Mating Types: Structure of the Mating Type Locus and Its Role in Heterokaryosis in Podospora anserina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chan Ho Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 197 (1), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.113.159988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient hybridizations among the ancestral genomes of bread wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sandve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Heier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spannagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6194), pp.1250092-1250092. </w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1250092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic 16S rDNA Illumina tags are a powerful alternative to amplicon sequencing to explore diversity and structure of microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Logares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Ferrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (9, SI), pp.2659-2671. </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization and evolution of transposable elements along the bread wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-014-0546-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of library preparation methods reveals their impact on interpretation of metatranscriptomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.912. </w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coffee genome provides insight into the convergent evolution of caffeine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Carretero-Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6201), pp.1181-1184. </w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1255274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty thousand years of Arctic vegetation and megafaunal diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eske Willerslev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Davison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Moora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 506 (7486), pp.47-51. </w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rainbow trout genome provides novel insights into evolution after whole-genome duplication in vertebrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyposoter didymator uses a combination of passive and active strategies to escape from the Spodoptera frugiperda cellular immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Doremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Urbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cousserans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (4), pp.500-508. </w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing platform and library preparation choices impact viral metagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei A Solonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J César Ignacio-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.320. </w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04669813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome de novo assembly from next-generation sequencing and comparative analyses in the hexaploid salt marsh species Spartina maritima and Spartina alterniflora (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michon-Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.181-193. </w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2012.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring nucleo-cytoplasmic large DNA viruses in Tara Oceans microbial metagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hingamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Grimsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clerissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Subirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (9), pp.1678-1695. </w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2013.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OikoBase: a genomics and developmental transcriptomics resource for the urochordate Oikopleura dioica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Danks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen Campsteijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrutyunjaya Parida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Butcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Doddapaneni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (D1), pp.D845-D853. </w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks1159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04667001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil metatranscriptomics for mining eukaryotic heavy metal resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lehembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Doillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perrotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (10), pp.2829-2840. </w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete DNA Sequence of Kuraishia capsulata Illustrates Novel Genomic Features among Budding Yeasts (Saccharomycotina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Marcet-Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francoise Hullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (12), pp.2524-2539. </w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evt201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04669702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the genome of the salt-marsh Spartina maritima (Poaceae, Chloridoideae) through BAC end sequence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (6), pp.606. </w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-013-0111-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Collén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven G Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights to Algal Evolution from the Chondrus Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04666950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of emerging pathogens in the Candida glabrata clade.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Gabaldón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Marcet-Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.623. </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00871184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The banana (Musa acuminata) genome and the evolution of monocotyledonous plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique d'Hont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 488 (7410), pp.213-7. </w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigoris Amoutzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Genome Profiling provides a robust framework for physical mapping and sequencing in the highly complex and repetitive wheat genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Oeveren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jifeng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, </w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of microsporidian genomes using transcriptional signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1137. </w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pichia sorbitophila, an Interspecies Yeast Hybrid, Reveals Early Steps of Genome Resolution After Polyploidization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Leh Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Despons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.299 - 311. </w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.111.000745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene functionalities and genome structure in Bathycoccus prasinos reflect cellular specializations at the base of the green lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Verhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (8), pp.R74. </w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2012-13-8-r74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression sequence tag library derived from peripheral blood mononuclear cells of the chlorocebus sabaeus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tchitchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.279. </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00771549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage to the mating-type locus across the genus microbotryum: insights into nonrecombining chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien M. de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco A Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (11), pp.3519-3533. </w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2012.01703.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feminizing Wolbachia: a transcriptomics approach with insights on the immune response genes in Armadillidium vulgare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juline Herbinière-Gaboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (suppl), pp.S1. </w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00661197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing of the smallest apicomplexan genome from the human pathogen Babesia Microti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cornillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hadj-Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Dassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (18), pp.9102-9114. </w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00818833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes under positive selection in a model plant pathogenic fungus, Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela G. Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette J. Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana T. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (05), pp.987-996. </w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paramecium Germline Genome Provides a Niche for Intragenic Parasitic DNA: Evolutionary Dynamics of Internal Eliminated Sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Malinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (10), pp.e1002984. </w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Wolbachia on host gene expression in an obligatory symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (Suppl 1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and fruit crop selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1), pp.9-10. </w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/Ng.2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04669826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of the Highly Hemolytic Strain Bacillus cereus F837/76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Segurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole C. Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (6), pp.1630 - 1630. </w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.06719-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biomass and MetaTaxogenomic assessment of soil microbial communities as influenced by soil DNA extraction procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.135-141. </w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2011.00307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host gene response to endosymbiont and pathogen in the cereal weevil \textitSitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.S14. </w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent origins and rapid evolution of &amp;quot; spliced leader &amp;quot; trans-splicing in Metazoa : insights from the Ctenophora and Hydrozoa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Momose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (4), pp.696-707. </w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1261/rna.1975210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the clinical Streptococcus salivarius strain CCHSS3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (18), pp.5041-5042. </w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.05416-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics of Actinorhizal Symbioses Reveals Homologs of the Whole Common Symbiotic Signaling Cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Hocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Alloisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Auguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (2), pp.700-711. </w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.174151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of gene expression in the mouse kidney: new features of glomerular parietal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie L Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Genete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Imbert-Teboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (3), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00093.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the stramenopile Blastocystis, a human anaerobic parasite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp.R29. </w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2011-12-3-r29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00617212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A panoramic view of gene expression in the human kidney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Chabardes-Garonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie L Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100 (23), pp.13710-13715. </w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2234604100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medicago genome provides insight into the evolution of rhizobial symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevin Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giles Oldroyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 480 (7378), pp.520-524. </w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of the Commensal Streptococcus salivarius Strain JIM8777</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (18), pp.5024-5025. </w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.05390-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Analysis of the Necrotrophic Fungal Pathogens Sclerotinia sclerotiorum and Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan A. L. van Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto P. Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), </w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of Theobroma cacao.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J Guiltinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (2), pp.101-8. </w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Marine Eco-Systems Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (10), pp.e1001177. </w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of BAC-end sequences in rainbow trout: Content characterization and assessment of synteny between trout and other fish genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yniv Y. Palti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtu G. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, online (june), Non paginé. </w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medicago genome provides insight into the evolution of rhizobial symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevin D. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giles E. D. Oldroyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 480 (7378), pp.520-524. </w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep RNA sequencing improved the structural annotation of the Tuber melanosporum transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector diversification within compartments of the Leptosphaeria maculans genome affected by Repeat-Induced Point mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grandaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jk. Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela P. van de Wouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.202. </w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms1189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into metazoan evolution from Alvinella pompejana cDNAs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brélivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Busso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.634. </w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00617220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vesicular glutamate transporter in lampreys: cDNA cloning and early expression in the nervous system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verona Villar-Cerviño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rocancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Menuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of virion structural components reveals vestiges of the ancestral ichnovirus genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Urbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bergoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (5), pp.e1000923. </w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of animal genome architecture unmasked by rapid evolution of a pelagic tunicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutada Mungpakdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330 (6009), pp.1381-1385. </w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1194167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00544648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic analysis of ESTs collected by Sanger and pyrosequencing methods for a keystone forest tree species: oak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.650. </w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding candidate genes under positive selection in Non-model species: examples of genes involved in host specialization in pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.292-306. </w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04454.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Hox Gene Clusters in Gnathostomes: Insights from a Survey of a Shark (Scyliorhinus canicula) Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oulion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debiais-Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y d'Aubenton-Carafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (12), pp.2829 - 2838. </w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msq172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral Regulatory Circuits Governing Ectoderm Patterning Downstream of Nodal and BMP2/4 Revealed by Gene Regulatory Network Analysis in an Echinoderm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Haillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mekpoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bessodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Quirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (12), pp.e1001259. </w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1001259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage-specific gene expression during spermatogenesis in the dogfish (Scyliorhinus canicula)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bosseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rocancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140 (1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-10-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00906990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in diet analysis based on DNA barcoding and parallel pyrosequencing: the trnL approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Nawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00378004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting down fungal secretomes using liquid-phase IEF prior to high resolution 2-DE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lapaillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (23), pp.4118-4136. </w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.200900415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plasmodium Falciparum FcB1-Schizont-EST Collection Providing Clues to Schizont Specific Gene Structure and Polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.235-252. </w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00395282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Hox Genes Ancestrally Involved in Axial Patterning? Evidence from the Hydrozoan Clytia hemisphaerica (Cnidaria).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.e4231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and analysis of a 29,745 unique Expressed Sequence Tags from the Pacific oyster (Crassostrea gigas) assembled into a publicly accessible database: the GigasDatabase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (341), pp.341. </w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of protoploid Saccharomycetaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Souciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe V Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.1696-1709. </w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.091546.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polydnaviruses of Braconid Wasps Derive from an Ancestral Nudivirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Annaheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juline Herbiniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wetterwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Gyapay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 323 (5916), pp.926-930. </w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1166788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome analysis and genome-wide proteomics of Thermococcus gammatolerans, the most radioresistant organism known amongst the Archaea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Zivanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lagorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (6), pp.R70. </w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2009-10-6-r70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of the yeast Pichia sorbitophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul P. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schacherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Souciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (6), pp.903--910. </w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00540.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role for RNAi in the Selective Correction of DNA Methylation Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Karam Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 323 (5921), pp.1600-1604. </w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1165313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00817409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurodevelopment genes in lampreys reveal trends for forebrain evolution in craniates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Marrakchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (4), pp.e5374. </w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0005374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of functional differentiation between haploid and diploid cells of Emiliania huxleyi, a globally significant photosynthetic calcifying cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Von Dassow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (10), pp.R114. </w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2009-10-10-r114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryote-to-eukaryote gene transfer events revealed by the genome sequence of the wine yeast Saccharomyces cerevisiae EC1118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galeote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (38), pp.16333-16338. </w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0904673106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics revives traditional views on deep animal relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Borchiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (8), pp.706-712. </w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2009.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed sequences tags of the anther smut fungus, Microbotryum violaceum, identify mating and pathogenicity genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Yockteng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (1), pp.272. </w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new genomic resource dedicated to wood formation in Eucalyptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ladouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (36), n.p. </w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-9-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.607. </w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plasmodium falciparum FcB1-schizont-EST collection providing clues to schizont specific gene structure and polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.235. </w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of 60 polymorphic microsatellite loci in EST libraries of four sibling species of the phytopathogenic fungal complex Microbotryum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yockteng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01967.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bracovirus Gene Products Are Highly Divergent From Insect Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juline Herbinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Serbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67, pp.172-187. </w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arch.20219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the genomic mosaic of a ubiquitous genus of marine cyanobacteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ostrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Scanlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.R90. </w:t></w:r><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro propagation of the microsporidian pathogen Brachiola algerae and studies of its chromosome and ribosomal DNA organization in the context of the complete genome sequencing project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Belkorchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Militon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (1), pp.62-71. </w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating genomes with massive-scale RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (12), </w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-12-r175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of sequence variability in the macronuclear DNA of Paramecium tetraurelia: a somatic view of the germline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Goût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.585-96. </w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.074534.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Bacillus cereus group genomics to putative food-borne pathogens of different toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Lapidus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Goltsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Ségurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (2), pp.236-249. </w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2007.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferability of the EST-SSRs developed on Nules clementine (Citrus clementina Hort ex Tan) to other Citrus species and their effectiveness for genetic mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.287. </w:t></w:r><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality draft sequences for prokaryotic genomes using a mix of new sequencing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, </w:t></w:r><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genome of Borrelia recurrentis, the Agent of Deadly Louse-Borne Relapsing Fever, Is a Degraded Subset of Tick-Borne Borrelia duttonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (9), pp.e1000185. </w:t></w:r><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative gene expression profiling of mouse brain regions reveals differential transcripts conserved in human and affected in disease models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (2), pp.170-9. </w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00125.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of LongSAGE with Solexa sequencing is well suited to explore the depth and the complexity of transcriptome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hanriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.418. </w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational control of intron splicing in eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 451 (7176), pp.359-362. </w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00945555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Malagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.R77. </w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete circular DNA in the mitochondria-like organelles of Blastocystis hominis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Diogon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (12), pp.1377-1382. </w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2008.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le terrain du respect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module étrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Malagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.R77. </w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of Aphanomyces euteiches: new oomycete putative pathogenicity factors and metabolic pathways.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (3), pp.e1723. </w:t></w:r><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Profiling of Poplar Leaves upon Infection with Compatible and Incompatible Strains of the Foliar Rust Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1), pp.347-366. </w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.094987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Policriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 449 (7161), pp.463-7. </w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring nervous system transcriptomes during embryogenesis and metamorphosis in Xenopus tropicalis using EST analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana C Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara A Demeneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.118. </w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AphanoDB: a genomic resource for Aphanomyces pathogens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.471. </w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale identification of human genes implicated in epidermal barrier function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mattiuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mf Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of 13000 unique Citrus clusters associated with fruit quality, production and salinity tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Colmenero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cercos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, </w:t></w:r><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale gene discovery in the pea aphid Acyrthosiphon pisum (Hemiptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dearden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7-3 (r21), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the entomopathogenic and metabolically versatile soil bacterium Pseudomonas entomophila.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vodovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nat Biotechnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (6), pp.673-9. </w:t></w:r><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring of a large set of markers onto a BAC library for the development of a draft physical map of the grapevine genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113 (2), pp.344-356. </w:t></w:r><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-006-0301-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t></w:r><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaetognath phylogenomics: a protostome with deuterostome-like development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Caubit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.R577-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutator-like element in the yeast Yarrowia lipolytica displays multiple alternative splicings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Chalvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukaryotic Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (3), pp.615-624. </w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/EC.4.3.615-624.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of BAC and whole genome shotgun sequences from an Anopheles gambiae region related to Plasmodium encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eiglmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anthouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (8), pp.799-814. </w:t></w:r><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2005.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertebrate-Type Intron-Rich Genes in the Marine Annelid Platynereis dumerilii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Raible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Tessmar-Raible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazutoyo Osoegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 310 (5752), pp.1325-1326. </w:t></w:r><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1119089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete nucleotide sequence of the mitochondrial DNA from Kluyveromyces lactis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Zivanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Fukuhara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (4-5), pp.315-22. </w:t></w:r><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsyr.2004.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Genome Sequence Comparisons and “Full-Length” cDNA Sequences: A Combined Approach to Evaluate and Improve Arabidopsis Genome Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3), pp.406-413. </w:t></w:r><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.1515604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome duplication in the teleost fish Tretraodon nigroviridis reveals the early vertebrate proto-karyotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Stange-Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.946-957. </w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution in yeasts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 430 (6995), pp.35-44. </w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequence comparisons and &amp;quot;full-lenght&amp;quot; cDNA sequences: a combined approach to evaluate and improve Arabidopdid genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3), pp.406-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome sequence of the pathogenic yeast Candida ( Torulopsis ) glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Koszul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malpertuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 534 (1-3), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0014-5793(02)03749-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02868102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA sequence and analysis of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Eckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 421 (6923), pp.601-607. </w:t></w:r><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the plant pathogen Ralstonia solanacearum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Salanoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 415 (6871), pp.497-502. </w:t></w:r><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/415497a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complete Genome Sequence of the Lactic Acid Bacterium Lactococcus lactis ssp. lactis IL1403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Malarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (5), pp.731-753. </w:t></w:r><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.gr-1697r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial sequencing and analysis of the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Birren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Nusbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 409 (6822), pp.860-921. </w:t></w:r><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35057062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence and gene compaction of the eukaryote parasite Encephalitozoon cuniculi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Katinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cornillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thomarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 414, pp.450-453. </w:t></w:r><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35106579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome sequence of the lactic acid bacterium Lactococcus lactis ssp. lactis IL1403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Malarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.731-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: I. A set of yeast species for molecular evolution studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Souciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02272-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 20. Evolution of gene redundancy compared to Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malpertuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487 (1), pp.122-133. </w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0014-5793(00)02291-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 18. Comparative analysis of chromosome maps and synteny with Saccharomyces cerevisiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malpertuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487 (1), pp.101-112. </w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02289-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 19. Ascomycetes-specific genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malpertuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tekaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Casarégola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487 (1), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02290-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 14. Debaryomyces hansenii var. hansenii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lépingle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2000, pp.82-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 6. Saccharomyces exiguus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lépingle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 5. Saccharomyces bayanus var. uvarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 8. Zygosaccharomyces rouxii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tekaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487 (1), pp.52-55. </w:t></w:r><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02279-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 15. Pichia sorbitophila.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Spehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Souciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tekaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487 (1), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02286-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 17. Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lépingle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feynerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487, pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 7. Saccharomyces servazzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lépingle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487, pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 21. Comparative functional classification of genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchateau-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tekaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487 (1), pp.134-49. </w:t></w:r><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02292-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 9. Saccharomyces kluyveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lépingle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimate of human gene number provided by genome-wide analysis using Tetraodon nigroviridis DNA sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roest Crollius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (2), pp.235-238. </w:t></w:r><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/76118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-based diagnosis for Chagas' disease in bolivian children living in an active transmission area : comparison with conventional serological and parasitological diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Telleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bosseno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 91 (no spécial), pp.297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated sequences at the 5′ end of mouse LINE-1 repeated elements define two distinct sub-families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jubier-Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roizès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 15 (21), pp.8593-8606. </w:t></w:r><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/15.21.8593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between the 5′ end repeats and the largest members of the LI interspersed repeated family in the mouse genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jubier-Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roizès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 15 (18), pp.7395-7410. </w:t></w:r><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/15.18.7395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics-based quantitative biogeography of marine plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Crédeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swan Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Depaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Planat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolutionary trajectories of brown algal sex chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Barrera-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Lipinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Dinatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-resolved diversity and biosynthetic potential of the coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Miravet-Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia S.I. Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann M Mc Cartney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa S Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses provide a missing link in the evolution of giant viruses Plankton-infecting relatives of herpesviruses clarify the evolutionary trajectory of giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global observation of plankton communities from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genome wide SNPs to genomic islands of differentiation: the quest for species diagnostic markers in two scleractinian corals,&amp;lt;i&amp;gt;Pocillopora&amp;lt;/i&amp;gt;and&amp;lt;i&amp;gt;Porites&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Deshuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into biotic and abiotic modulation of ocean mesopelagic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional composition and gene expression in eukaryotic plankton at the Atlantic-Arctic Polar front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Campese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equatorial to Polar genomic variability of the microalgae &amp;lt;i&amp;gt;Bathycoccus prasinos&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Piganeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructuring of genomic provinces of surface ocean plankton under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O. Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03166589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecogenomics of key prokaryotes in the arctic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Allele-Specific Expression And Natural Selection In Wild Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Laso-Jadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données : PEPR ATLASea : Atlas des génomes marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roest Crollius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective scientifique pour la recherche française sur la biodiversité - 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité, 50 p., 2023, 979-10-91015-66-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN et ARN environnementaux : découverte et fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADNe/ARNe L’ADN (ADNe) : marqueurs du vivant dans les écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04482722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cyanate lyase in low-nitrate acclimation in the picophytoplankton Pelagomonas calceolata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thurotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European mink (Mustela lutreola) reference genome and population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier-Chambrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skorupski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemysław Śmietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Mustelid Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality genome assemblies of corals highlight the specifics of their long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Bruitago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Génomique, Oct 2021, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of genotype, environment, and symbiotype on coral holobiont gene expression across the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics 2021 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution génomique : de nouvelles approches pour étudier le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFBV 2021 : les biotechnologies végétales entre science et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française des Biotechnologies Végétales, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04482731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale functional genomic and population genetic analyses of Millepora, Pocillopora, and Porites coral host diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Coral Reef Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Bremen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Polyploidy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-centered approaches for eukaryotes in complex microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Microbial Single Cell Genomics (SCGC) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Boothbay Harbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04482711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated wholegenome duplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How build up soil bacterial co-occurrence networks from wide spatial scale sampling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical design of soil microbial habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional evolutionary dynamics of duplicated genes and genomes in nascent and natural B. napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhesi He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pisum Genus: Getting out of Pea Soup!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Capal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping, understanding and predicting soil microbial diversity across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the analysis of large-scale meta-omics data for marine eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference- Marine Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Conference, Jul 2018, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04482704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative tools to diagnose the impact of land use practices on soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytonuclear interactions overcome inter-genomic conflict resulting from interspecific hybridization and genome doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial social networks across the French National territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptomic approach to study marine plankton holobionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pea genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil microbial richness, bacterial and archaeal phyla across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial &amp;quot;social&amp;quot; network in french soils : a Metagenomics insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bacterial interaction networks on a wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.414-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the genome sequence of pea : a tribute to Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil bacterial diversity at the scale of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pois, espèce modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is soil an island for bacteria ? Contribution of the soil bacterial taxa area relationship unsing new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome sequencing and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Analysis of Wheat Chromosome 1B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre-Aurore Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sourdille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXIV Conference; IWGSC Standards and Protocoles Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea in the genomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an universal genome-based DNA barcode-The PhyloAlps project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Boleda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.206-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04573288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the rose genome sequence and its use in research and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nybom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Symposium on Rose Research and Cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hanovre, Germany. pp.167-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Plant Genomics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea genomic tools for functional and structural approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masaryk University. CZE., Sep 2015, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling a pseudomolecule for a wheat chromosome: the 3B experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sourdille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bac sequencing analyses in the hexaploid Spartina maritime (Poaceae): Homoeolog divergence and microsynteny in the grass family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe « Cytogénétique et Polyploïdie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage massif pour caractériser la diversité microbienne des sols, standardisation et applications au sein de la plateforme GenoSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etude du Polymorphisme des Génomes Végétaux (EPGV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea in the genomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Adam Kondorosi Symposium "Frontiers in Legume Biology",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatized detection of duplicated copies from NGS data: Application to 45S rDNA and coding genes in the hexaploid Spartina maritime (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ALPHY/PhyloSIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité et la richesse des communautés microbiennes de sols issus d'échantillonnage de grande ampleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale ETEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to assemble a reference sequence of the 1 Gb wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TGAC/ESF-LESC workshop, Strategies for de novo assemblies of complex crop genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genome Analysis Centre (TGAC). Norwich, GBR., Oct 2012, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic resources for functional analysis in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Crops Research Institute for the Semi-Arid Tropics, CGIAR (ICRISAT). Patancheru, IND., Oct 2012, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reference sequence of the 1 Gb wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Advances in Genome Biology and Technology (AGBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marco Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Soil DNA Extraction Procedure to Assess Bacterial Diversity using Pyrosequencing of 16S rDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NENUN ISME-Workshop: Extraction of Microbial DNA &amp; RNA in Environmental Samples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological genomics of invasive polyploids: Case study from hexaploid and allo-dodecaploid Spartina species colonizing salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ployploidy, Hybridization and Biodiversity (ICPHB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Pruhonice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOTROUT - Apport des nouvelles technologies de séquençage (NGS) à l'analyse du génome de la truite arc-en-ciel (2010-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Volff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae/ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité des communautés microbiennes du sol : nécessité d’un ‘pipeline’ bio-informatique pour les biologistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation "MEM Days" organisées par l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of the Nakaseomyces clade: Candida glabrata and enew merging pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fairhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Gabaldón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Eukaryotic Microorganisms,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources for &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related legume crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verdenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legume Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). Castanet Tolosan, FRA., May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Soil DNA Extraction Procedure to Assess Bacterial Diversity using Pyrosequencing of 16S rDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ISMOM: International Symposium of Interactions of Soil Minerals withOrganic Components and Microorganisms.3. InterCongress of Commission 2.5 IUSSSoil chemical, physical and biological interfacial reactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on sequencing the wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram S. Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, Californie, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la caractérisation des compartiments codant et répété du génome des spartines polyploïdes par séquençage en masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Macas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, Histoire des Espèces, Evolution des Génomes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Analyses of the Hexaploid Wheat Chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Conference on Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, nurture and the structure of macroalgal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Collen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and analyses of the hexaploid wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. conference on Genome Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hinxton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOTROUT - Apport des nouvelles technologies de séquençage (NGS) à l'analyse du génome pseudotétraploide de la truite arc-en-ciel (2010-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Volff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of resources for comparative physical mapping between Muscadinia rotundifolia and Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iritche Zah-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew. GDPM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic analysis of Sanger and 454 ESTs in oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi S. Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain. pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et diversification des effecteurs dans les génomes fongiques: le projet ANR FungIsochore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Balesdent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Ausois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AT-rich isochores as ecological niches for effectors in the genome of Leptosphaeria maculans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Grandaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azita A. Dilmaghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sequencing the 1 Gb wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sourdille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schlub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop of StatSeq COST Action TD0801</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources in oak to study the structure, variability, evolution and functioning of its genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frigerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal genomes XV Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SNP detection project using one million reads from WGS libraries produced from one pig from seven different breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genomes XV Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, California, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic response of the picophytoplankton Pelagomonas calceolata to nitrogen depleted environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Seyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and Recovery in Aquatic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean-wide comparisons of plankton composition clarify differences in the structure and regulation of mesopelagic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lausanne ( CH), Switzerland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of Pelagomonas calceolata to temperate iron-poor oceans revealed by a chromosome-scale assembled genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ciccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics 2021 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional and functional analyses of Symbiodiniaceae across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Coral Reef Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG DNA TECHNOLOGIES EVALUATION FOR PLANT STRUCTURAL VARIATIONS DETECTION : NANOPORE ONT SEQUENCING vs BIONANO GENOMICS OPTICAL MAPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long DNA technologies evaluation for plant structural variations detection: Nanopore ONT sequencing vs Bionano Genomics optical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Plant and Animal Genome XXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional activity of coral holobiont eukaryotes in the framework of Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome skimming at the scale of the whole Alpine ecosystem : insights into genome size, gene family amplifications and functional signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Plant Genome Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bejamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative approaches for metagenomic biogeography and population structures of eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Environmental Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea Genomics : What Else ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-CSSA-SSSA Meeting “Resilience Emerging from Scarcity and Abundance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States. ASA CSSA SSSA Annual Meeting Presentations, 2016, ASA CSSA SSSA Annual Meeting Presentations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome assembly using Nanopore-guided Long and Error-free DNA reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed‐amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of meiotic recombination on gene admixture for wheat improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Wheat Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sydney, Australia. 195 p., 2015, 9th International Wheat Conference 20-25 September 2015, Sydney, Australia : Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent pea genomic resources will enhance complementary improvement strategies in this crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saskatoon, Canada. , 225 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bac sequencing analyses in the hexaploid Spartina maritime (Poaceae): Homoeolog divergence and microsynteny in the grass family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Invasive Spartina 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rennes, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hexaploid Spartina maritime (Poaceae, Chloridoidea) genome: Composition and evolution in the grass family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genome Evolution Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sequencing of 16S rRNA gene to efficiently assess bacterial richness and the rare biosphere in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Danemark, Netherlands. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome and transcriptome analyses in hexaploid Spartina species (Poaceae) colonizing salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XIX Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Tuber aestivum / uncinatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Banyuls sur Mer, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatized detection of duplicated copies from NGS data: Application to 45S rDNA and coding genes in hexaploid Spartina species (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ployploidy, Hybridization and Biodiversity (ICPHB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième colloque de l’Association Francophone Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisie. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Ecully, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific bleaching prevalence of sampling sites (Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyra Pikaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6511406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific CTAX colony morphological annotations release version 1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Algostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6384774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific V9 18S rDNA metabarcoding dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5041070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific metabarcoding sequencing (16S, 18S, ITS2) reference & replication tables version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 16S rRNA data analysis release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clayssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific ITS2 Symbiodiniaceae data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4061797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 18S-based coral host genetic analysis data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4265266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et génomique du pois : what else ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Nationale d'Horticulture de France, pp.33-37, 2016, 978-2-913793-16-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing projects of the plant pathogenic fungi Botrytis Cinerea and Sclerotinia Sclerotiorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Choquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules and secondary metabolites of grapevine and wine : fruit development, biotic and abiotic stresses, mechanisms of plant defense responses, proteins, glycoproteins, polysaccharides, polyphenolics, aroma compounds and secondar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITIONS TEC ET DOC, 2007, 978-2-7430-0965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2082"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Wincker </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7562-3454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033357277</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223765546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000360365039</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (347)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next release of the European Marine Omics Biodiversity Observation Network (EMO BON) shotgun metagenomic data from water and sediment samples (Release 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Abagnale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e178484. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e178484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Super-Pangenome for Cultivated Citrus Reveals Evolutive Features During the Allopatric Phase of Their Reticulate Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.70553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water mass specific genes dominate the Southern Ocean microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolann Pommellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa-Marie Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), 2025 (16p.). </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-69584-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zuberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Malengros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Böhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.323. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic response of the picoalga Pelagomonas calceolata to nitrogen availability: new insights into cyanate lyase function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Seyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02654-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05010706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straight from the Horse’s Mouth: Timing and Zoogeography of Domesticated Horse Arrivals in Mongolia and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Honeychurch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leland Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E. Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunag Amartuvshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-024-09691-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05047023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clifton Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1808. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling genomic drivers of speciation in Musa through genome assemblies of wild banana ancestors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.961. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56329-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Running Horse Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Hershauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akil Nujipi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Running Horse Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Hershauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akil Nujipi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of four Ixodes species expands understanding of tick evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.17. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERGA-BGE genome of Xanthium orientale subsp. italicum (Moretti) Greuter. A plant of American origin, now widespread and, in some cases, invasive in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Tomasello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Manzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Böhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marcussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.367. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21891.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bastianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05046943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late rise of sky-island vegetation in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara M Wootton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian C Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (6), pp.1142-1153. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-025-02001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERGA-BGE reference genome of Lewinskya acuminata, a common epiphytic Mediterranean moss with disjunct populations in California and Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Aguado-Ramsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Draper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Böhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.357. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21670.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05483813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolutionary trajectories of brown algal sex chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Barrera-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Lipinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Dinatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02838-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1982. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and drivers of diatom diversity and abundance in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3452. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-58027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to diploidization and unexpected ploidy in the grass Sporobolus section Spartina mesopolyploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Milin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cave-Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1997. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56983-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking population structure and phenology through time using ancient genomes from waterlogged white oak wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (3), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High altitude horse use and early horse transport in eastern Eurasia: New evidence from melting ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Timothy Treal Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumurbaatar Tuvshinjargal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamsranjav Bayarsaikhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Jarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.1204-1213. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836241254484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling biogeographical patterns and environmental drivers of soil fungal diversity at the French national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.251-273. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-10-251-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Heesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide population affinities and signatures of adaptation in hydruntines, sussemiones and Asian wild asses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuexue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Baca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (19), pp.e17527. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature reconstruction in the Pacific Ocean using multi-elemental proxy in Porites and Diploastrea corals: Application to Palau Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 645, pp.121884. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unzipped genome assemblies of polyploid root-knot nematodes reveal unusual and clade-specific telomeric repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Zotta Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Koutsovoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Despot-Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.773. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-44914-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the simultaneously hermaphroditic snail Lymnaea stagnalis reveals an evolutionary expansion of FMRFamide-like receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris M Koene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Nakadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed‐amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.29213. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-78520-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread horse-based mobility arose around 2,200 BCE in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Tressières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelei Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 631 (8022), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07597-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome-assembled genomes of deep-sea sediments: changes in microbial functional potential lag behind redox transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Thamdrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.ycad005. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycad005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Mc Cartney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-024-00054-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different environmental response strategies in sympatric corals from Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamilla Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.311. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00946-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and genomic variation of ammonia-oxidizing archaea in abyssal and hadal surface sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouderka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.133. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00341-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential global distribution of marine picocyanobacteria gene clusters reveals distinct niche-related adaptive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (5), pp.720-732. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-023-01386-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie M Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.281. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive tandem duplications and convergent evolution shape coral genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Buitrago-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-023-02960-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early dispersal of domestic horses into the Great Plains and northern Rockies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Timothy Treal Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlton Shield Chief Gover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Arterberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379 (6639), pp.1316-1323. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adc9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616 (7958), pp.783-789. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05962-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04085734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere DNA length regulation is influenced by seasonal temperature differences in short-lived but not in long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3038. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38499-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation-based profiling of horse archaeological remains for age-at-death and castration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuexue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin- Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelei Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tressières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (3), pp.106144. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.106144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04286440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the P. lividus sea urchin genome highlights contrasting trends of genomic and regulatory evolution in deuterostomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Marlétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.100295. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top abundant deep ocean heterotrophic bacteria can be retrieved by cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Sanz-Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00290-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04481824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The defensome of complex bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Beavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.2146. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.08.12.553040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputed genomes of historical horses provide insights into modern breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn T Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fromentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sutcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Running</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (7), pp.107104. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.107104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-Arctic plankton community structure and its global connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.00060. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2022.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous viral elements reveal associations between a non-retroviral RNA virus and symbiotic dinoflagellate genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Veglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.566. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-04917-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176297v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in carbonate chemistry up-regulation of long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11589. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37598-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04170119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting global distributions of eukaryotic plankton communities from satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00308-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26883-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and ecological footprint of Global Ocean RNA viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Dominguez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wainaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funing Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 376 (6598), pp.1202-1208. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abn6358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic and abundant marine viruses at the evolutionary origins of Earth’s RNA virome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wainaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Dominguez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 376 (6589), pp.156-162. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abm5847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle limits to connectivity revealed by outlier loci within two divergent metapopulations of the deep-sea hydrothermal gastropod Ifremeria nautilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Y. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (10), pp.2796-2813. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent evolution and horizontal gene transfer in Arctic Ocean microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Füssy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.e202201833. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202201833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of eukaryotic diversity from the surface to the deep-ocean sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Barrenechea Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lejzerowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (5), </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abj9309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford Nanopore and Bionano Genomics technologies evaluation for plant structural variation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.317. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructuring of plankton genomic biogeography in the surface ocean under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O. Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-022-01314-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03659872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to: When did mammoths go extinct?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Prohaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Greve Alsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 612 (7938), pp.E4-E6. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05417-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial and marine influence on atmospheric bacterial diversity over the north Atlantic and Pacific Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naama Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Haviv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.121. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00441-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-read and chromosome-scale assembly of the hexaploid wheat genome achieves high resolution for research and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giac034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORTHOSKIM: In silico sequence capture from genomic and transcriptomic libraries for phylogenomic and barcoding applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (5), pp.2018-2037. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust approach to estimate relative phytoplankton cell abundances from metagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.16-40. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic history and global expansion of domestic donkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 377 (6611), pp.1172-1180. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abo3503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of pigment types in marine $Synechococcus$ cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Grébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.evac035. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evac035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for ocean microbiome research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gristwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Troublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Late Quaternary dynamics of Arctic biota from ancient environmental genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Winther Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Greve Alsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Racimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 603, pp.E31-E31. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-04628-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of the picoeukaryote $Pelagomonas\ calceolata$ to iron-poor oceans revealed by a chromosome-scale genome sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ciccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.983. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-022-03939-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03791710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.103341. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03755076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary dynamics of Arctic biota from ancient environmental genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Winther Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Greve Alsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Racimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7882), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04016-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale transcriptomics to dissect 2 years of the life of a fungal phytopathogen interacting with its host plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise J Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica L Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Linglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.e041118. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-021-00989-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid protein evolution, organellar reductions, and invasive intronic elements in the marine aerobic parasite dinoflagellate Amoebophrya spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00927-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Chromosome-Scale Assembly of Plant Genomes, Brassica rapa as a Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10080732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biogeography of bathyal and abyssal seafloor bacteria and archaea along a Mediterranean-Atlantic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Orejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.702016. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.702016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of apricots unravels domestication history and adaptive events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tricon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.3956. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24283-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duha Alioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelei Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (B), pp.103250. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyanorak v2.1: a scalable information system dedicated to the visualization and expert curation of marine and brackish picocyanobacteria genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (D1), pp.D667-D676. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male differentiation in the marine Copepod Oithona nana reveals the development of a new nervous ganglion and Lin12-Notch-repeat protein-associated proteolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Laso-Jadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Käfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.657. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10070657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics reveals new functional insights in uncultured MAST species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David López-Escardó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (6), pp.1767-1781. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-00885-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global distribution patterns of marine nitrogen-fixers by imaging and molecular methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Carsique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.4160. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24299-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the predictive taxonomic power of the bony labyrinth 3D shape in horses, donkeys and their F1-hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.105383. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (35), pp.eabg1921. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic pipelines combining denoising and clustering tools allow for more comprehensive prokaryotic and eukaryotic metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Quintric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babett Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (6), pp.1904-1921. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sediment and water sampling methods for the estimation of deep-sea biodiversity using environmental DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam I Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pradillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.7856. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86396-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere-to-telomere gapless chromosomes of banana using nanopore sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02559-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compendium of 530 metagenome-assembled bacterial and archaeal genomes from the polar Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (12), pp.1561-1574. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-021-00979-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic bacterial diazotrophs are more abundant than their cyanobacterial counterparts in metagenomes covering most of the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Veseli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessika Fuessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.927-936. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-021-01135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community structure in hadal sediments: high similarity along trench axes and strong changes along redox gradients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronnie N. Glud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bela Hausmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Maignien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.3455-3467. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-021-01021-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: A framework for in situ molecular characterization of coral holobionts using nanopore sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81544-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya A Kusliy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Suchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7882), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of marine giant viruses reveals their interplay with eukaryotes and ecological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.1639-1649. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-01288-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Resolved Biogeography of Mamiellales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Felipe Felipe Benites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Piganeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11010066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome reconstruction and functional analysis of eukaryotic marine plankton communities via high-throughput metagenomics and metatranscriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Vorobev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O. Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Annamalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.647-659. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.253070.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-enabled phylogenetic and functional reconstruction of an araphid pennate diatom Plagiostriata sp. CCMP470, previously assigned as a radial centric diatom, and its bacterial commensal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Nanjappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.9449. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65941-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02886223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCOM-PIPE: a new user-friendly metabarcoding pipeline for the characterization of microbial diversity from 16S, 18S and 23S rRNA gene amplicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03829-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating population‐scale allelic differential expression in wild populations of Oithona similis (Cyclopoida, Claus, 1866)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Laso‐jadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (16), pp.8894-8905. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial habitats across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (8), pp.1399-1411. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific Expedition’s Atmospheric Measurements of Marine Aerosols across the Atlantic and Pacific Oceans: Overview and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Altaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.E536-E554. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0224.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS au service de l'écologie microbienne des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Mechanisms of Long-Term Genome Diversification Associated With Niche Partitioning in Marine Picocyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haguait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.e567431. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.567431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa137. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for in situ molecular characterization of coral holobionts using nanopore sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.15893. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72589-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of environmental metabarcoding protocols aiming at favoring contemporary biodiversity in inventories of deep-sea communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Maignien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.234. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thousand plants' phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (11), pp.1106-1107. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-019-0555-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04309470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the bloom: Molecular response of pelagic tunicates to fluctuating food availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sordino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore d'Aniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Nittoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.292-307. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated whole-genome duplications in Brassica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (3), pp.434-447. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Cápal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (9), pp.1411-1422. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.650. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nádia Conceição-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Temperton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Bolduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition favors the generation of large effect mutations that may facilitate rapid adaption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Quadrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Caillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-11385-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene graveyard in the genome of the fungus Podospora comata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Silar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 294 (1), pp.177--190. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-018-1497-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-omics reveals genetic flexibility of diatom nitrogen transporters in response to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (11), pp.2522-2535. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msz157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of Soil Bacterial Networks along a Gradient of Cropping Intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40422-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the jellyfish Clytia hemisphaerica and the evolution of the cnidarian life-cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas R Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Horin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lapébie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (5), pp.801-810. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-019-0833-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single cell genomics yields a wide diversity of small planktonic protists across major ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E Sieracki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J Poulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.6025. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42487-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Badouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verdenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (6), pp.772-777. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution across 1,011 $Saccharomyces\ cerevisiae$ isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Xing Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 556 (7701), pp.339 - 344. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01872910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Time-Scale Gene Expression Analysis Highlights the Infection Processes of Two Amoebophrya Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2251. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.310. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01874711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly and annotation of three Leptosphaeria genomes using Oxford Nanopore MinION sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dutreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (180235), 11 p. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2018.235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the genomic basis of functional diversity in dinoflagellates using a transcriptome-based sequence similarity network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (10), pp.2365-2380. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of African Rice Cultivation Revealed by Analysis of 246 New Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tranchant-Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Ndjiondjop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (14), pp.2274-2282. e6. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil bacteria and archaea across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.eaat1808. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aat1808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved primer set and amplification protocol with increased specificity and sensitivity targeting the Symbiodinium ITS2 region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e4816. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.4816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitin distribution in the Oithona digestive and reproductive systems revealed by fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cornils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e4685. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.4685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Occurrence and Activity of the Reef-Building Coral Symbiont Symbiodinium in the Open Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (22), pp.3625-3633.e3. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics analysis of Aphanomyces spp. identifies a new class of oomycete effector associated with host adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Pel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Courbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-018-0508-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting high molecular weight genomic DNA from Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mairey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocol Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/protex.2018.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphioxus functional genomics and the origins of vertebrate gene regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Marletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos N. Firbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Maeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozren Bogdanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 564 (7734), pp.64-70. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0734-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light color acclimation is a key process in the global ocean distribution of Synechococcus cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Grébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (9), pp.E2010-E2019. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1717069115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent genomic signatures of domestication in sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Orozco-Terwengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Streeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.813. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03206-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01875703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de novo approach to disentangle partner identity and function in holobiont systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0481-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Millions of Plankton Genomic Markers from the Atlantic Ocean and the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Iudicone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coral reefs of Upolu (Independent State of Samoa) in the South West Pacific and recommendations to promote resilience and recovery of coastal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Iwankow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (1), pp.392-398. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene flow contributes to diversification of the major fungal pathogen $Candida\ albicans$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maufrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Marcet-Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2253. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04787-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01815656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality $de\ novo$ genome assembly of the $Dekkera\ bruxellensis$ yeast using Nanopore MinION sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Gounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelle Freel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemainque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.3243-3250. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.117.300128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04315763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$de\ novo$ assembly and population genomic survey of natural yeast isolates with the Oxford Nanopore MinION sequencer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.giw018. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giw018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04315750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sequence data set of SSU rRNA gene for Scleractinia and its phylogenetic and ecological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Benzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.1054-1071. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and characterization of a BAC library for functional genomics in Xenopus tropicalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Spirhanzlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tlapakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 426 (2), pp.255-260. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2016.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwoong Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal genome and mating system transitions facilitated by chromosomal translocations involving intercentromeric recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blake Billmyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minou Nowrousian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (8), pp.e2002527. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2002527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04320340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into global biogeography, population structure and natural selection from the genome of the epipelagic copepod Oithona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (17), pp.4467 - 4482. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2017.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and polyploidy enable genomic plasticity without sex in the most devastating plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.e1006777. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing the genomic information of unculturable oceanic picoeukaryotes by combining multiple single cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Logares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann 6 Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.41498. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil bacterial richness across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequietd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (0190128), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Diversity of Diplonemid Eukaryotes in the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Flegontova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Flegontov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (22), pp.3060-3065. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04541791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyanobacterial symbionts diverged in the late Cretaceous towards lineage-specific nitrogen fixation factories in single-celled phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sánchez-Baracaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gipsi Lima-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.11071. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Transcriptomes and Detection of Duplicated Copies in Hexaploid and Allododecaploid Spartina Species (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (9), pp.3030-3044. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evw209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic protists: the under-charted majority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Dunthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (8), pp.fiw120. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns of pelagic dinoflagellate diversity across protist size classes unveiled by metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noan Le Bescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.609-626. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into global diatom distribution and diversity in the world's ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Scalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vincenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaguraj Veluchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (11), pp.E1516-E1525. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1509523113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the green picoalga Bathycoccus genomes in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.37900. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep37900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an Alternative Splicing Product of the Otx2 Gene Expressed in the Neural Retina and Retinal Pigmented Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christo Kole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Aït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Millet-Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.e0150758. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0150758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineating ecologically significant taxonomic units from global patterns of marine picocyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory K. Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (24), pp.E3365-E3374. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1524865113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecogenomics and potential biogeochemical impacts of globally abundant ocean viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R. Brum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas E. Dutilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa B. Duhaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 537 (7622), pp.689-693. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature19366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degeneration of the Nonrecombining Regions in the Mating-Type Chromosomes of the Anther-Smut Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fontanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Badouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), pp.928-943. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Rose Genome Sequence and Its Use in Research and Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nybom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1064, pp.167-175. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1064.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analyses to investigate symbiotic relationships between marine protists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.98. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep transcriptome sequencing provides new insights into the structural and functional organization of the wheat genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-015-0601-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse transcriptase genes are highly abundant and transcriptionally active in marine plankton assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hingamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji K Kojima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.1134-1146. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2015.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome assembly using Nanopore-guided long and error-free DNA reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.327. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1519-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noan Le Bescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Follows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Speich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noan Le Bescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent Evolution of Endosymbiont Differentiation in Dalbergioid and Inverted Repeat-Lacking Clade Legumes Mediated by Nodule-Specific Cysteine-Rich Peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Czernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Guefrachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 169 (2), pp.1254-65. </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.15.00584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sequencing of amplified Prasinovirus and host green algal genes from an Indian Ocean transect reveals interacting trophic dependencies and new genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clerissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desdevises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (6), pp.979-989. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-cycle modification in open oceans accounts for genome variability in a cosmopolitan phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter von Dassow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp.1365-1377. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2014.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and ecological drivers of ocean viral communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Brum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cesar Ignacio-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261498. </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential gene retention as an evolutionary mechanism to generate biodiversity and adaptation in yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Marcet-Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Onesime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep11571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans studies plankton at PLANETARY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.873. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aac5605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gipsi Lima-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoline Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1262073. </w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-length &amp;lt;em&amp;gt;de novo&amp;lt;/em&amp;gt; assembly of RNA-seq data in pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; L.) provides a gene expression atlas and gives insights into root nodulation in this species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rainbow trout genome provides novel insights into evolution after whole-genome duplication in vertebrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty thousand years of Arctic vegetation and megafaunal diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eske Willerslev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Davison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Moora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 506 (7486), pp.47-51. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6194), </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a targeted metagenomic approach to study a genomic region involved in light harvesting in marine Synechococcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory K. Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (2), pp.231-249. </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6941.12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Tsetse Fly (Glossina morsitans): Vector of African Trypanosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benkahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Glossina Genome Initiative (iggi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 344 (6182), pp.380-386. </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1249656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02024895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Rare and Abundant Marine Microbial Eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Logares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (8), pp.813-821. </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2014.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing of diverse mandarin, pummelo and orange genomes reveals complex history of admixture during citrus domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Albert Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prochnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uffe Hellsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (7), pp.656-662. </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small RNA diversity from Medicago truncatula roots under biotic interactions evidences the environmental plasticity of the miRNAome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Formey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lelandais-Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Bustos-Sanmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (9), pp.457. </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-014-0457-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TE-Tracker: systematic identification of transposition events through whole-genome resequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Quadrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-014-0377-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Blastobotrys (Arxula) adeninivorans LS3 - a yeast of biotechnological interest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gotthard Kunze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Czernicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1754-6834-7-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00988609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of endoderm formation in a cartilaginous fish reveal ancestral and homoplastic traits in jawed vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Panse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ferreiro-Galve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.1098-1107. </w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/bio.20148037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Streamlined Genome of Phytomonas spp. Relative to Human Pathogenic Kinetoplastids Reveals a Parasite Tailored for Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Opperdoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.e1004007. </w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the epigenetic basis of complex traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cortijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Wardenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Colomé-Tatché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343 (6175), pp.1145-1148. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1248127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome interplay in the grain transcriptome of hexaploid bread wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl G. Kugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simen R. Sandve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bujie Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6194), pp.287-287. </w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1250091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient hybridizations among the ancestral genomes of bread wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sandve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Heier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spannagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6194), pp.1250092-1250092. </w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1250092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early allopolyploid evolution in the post-Neolithic Brassica napus oilseed genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulos Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel A. P. Parkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6199), pp.950-953. </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1253435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic 16S rDNA Illumina tags are a powerful alternative to amplicon sequencing to explore diversity and structure of microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Logares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Ferrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (9, SI), pp.2659-2671. </w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Two Mating Types: Structure of the Mating Type Locus and Its Role in Heterokaryosis in Podospora anserina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chan Ho Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 197 (1), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.113.159988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization and evolution of transposable elements along the bread wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-014-0546-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of library preparation methods reveals their impact on interpretation of metatranscriptomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.912. </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coffee genome provides insight into the convergent evolution of caffeine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Carretero-Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6201), pp.1181-1184. </w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1255274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights to Algal Evolution from the Chondrus Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04666950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of emerging pathogens in the Candida glabrata clade.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Gabaldón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Marcet-Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.623. </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00871184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing platform and library preparation choices impact viral metagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei A Solonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J César Ignacio-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.320. </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04669813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome de novo assembly from next-generation sequencing and comparative analyses in the hexaploid salt marsh species Spartina maritima and Spartina alterniflora (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michon-Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.181-193. </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2012.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyposoter didymator uses a combination of passive and active strategies to escape from the Spodoptera frugiperda cellular immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Doremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Urbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cousserans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (4), pp.500-508. </w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring nucleo-cytoplasmic large DNA viruses in Tara Oceans microbial metagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hingamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Grimsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clerissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Subirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (9), pp.1678-1695. </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2013.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OikoBase: a genomics and developmental transcriptomics resource for the urochordate Oikopleura dioica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Danks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen Campsteijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrutyunjaya Parida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Butcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha Doddapaneni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (D1), pp.D845-D853. </w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks1159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04667001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil metatranscriptomics for mining eukaryotic heavy metal resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lehembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Doillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perrotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (10), pp.2829-2840. </w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Collén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven G Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete DNA Sequence of Kuraishia capsulata Illustrates Novel Genomic Features among Budding Yeasts (Saccharomycotina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Marcet-Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francoise Hullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (12), pp.2524-2539. </w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evt201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04669702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the genome of the salt-marsh Spartina maritima (Poaceae, Chloridoideae) through BAC end sequence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (6), pp.606. </w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-013-0111-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biomass and MetaTaxogenomic assessment of soil microbial communities as influenced by soil DNA extraction procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.135-141. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2011.00307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host gene response to endosymbiont and pathogen in the cereal weevil \textitSitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.S14. </w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage to the mating-type locus across the genus microbotryum: insights into nonrecombining chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien M. de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco A Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (11), pp.3519-3533. </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2012.01703.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feminizing Wolbachia: a transcriptomics approach with insights on the immune response genes in Armadillidium vulgare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juline Herbinière-Gaboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (suppl), pp.S1. </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00661197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing of the smallest apicomplexan genome from the human pathogen Babesia Microti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cornillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hadj-Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Dassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (18), pp.9102-9114. </w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00818833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigoris Amoutzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Genome Profiling provides a robust framework for physical mapping and sequencing in the highly complex and repetitive wheat genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Oeveren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jifeng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, </w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pichia sorbitophila, an Interspecies Yeast Hybrid, Reveals Early Steps of Genome Resolution After Polyploidization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Leh Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Despons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.299 - 311. </w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.111.000745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of microsporidian genomes using transcriptional signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1137. </w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression sequence tag library derived from peripheral blood mononuclear cells of the chlorocebus sabaeus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tchitchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.279. </w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00771549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene functionalities and genome structure in Bathycoccus prasinos reflect cellular specializations at the base of the green lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Verhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (8), pp.R74. </w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2012-13-8-r74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The banana (Musa acuminata) genome and the evolution of monocotyledonous plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique d'Hont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 488 (7410), pp.213-7. </w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paramecium Germline Genome Provides a Niche for Intragenic Parasitic DNA: Evolutionary Dynamics of Internal Eliminated Sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Malinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (10), pp.e1002984. </w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Wolbachia on host gene expression in an obligatory symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (Suppl 1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes under positive selection in a model plant pathogenic fungus, Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela G. Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette J. Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana T. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (05), pp.987-996. </w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of the Highly Hemolytic Strain Bacillus cereus F837/76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Segurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole C. Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (6), pp.1630 - 1630. </w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.06719-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and fruit crop selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1), pp.9-10. </w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/Ng.2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04669826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep RNA sequencing improved the structural annotation of the Tuber melanosporum transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector diversification within compartments of the Leptosphaeria maculans genome affected by Repeat-Induced Point mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grandaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jk. Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela P. van de Wouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.202. </w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms1189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics of Actinorhizal Symbioses Reveals Homologs of the Whole Common Symbiotic Signaling Cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Hocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Alloisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Auguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (2), pp.700-711. </w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.174151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the clinical Streptococcus salivarius strain CCHSS3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (18), pp.5041-5042. </w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.05416-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of gene expression in the mouse kidney: new features of glomerular parietal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie L Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Genete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Imbert-Teboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (3), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00093.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the stramenopile Blastocystis, a human anaerobic parasite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp.R29. </w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2011-12-3-r29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00617212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A panoramic view of gene expression in the human kidney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Chabardes-Garonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie L Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100 (23), pp.13710-13715. </w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2234604100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medicago genome provides insight into the evolution of rhizobial symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevin Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giles Oldroyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 480 (7378), pp.520-524. </w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent origins and rapid evolution of &amp;quot; spliced leader &amp;quot; trans-splicing in Metazoa : insights from the Ctenophora and Hydrozoa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Momose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (4), pp.696-707. </w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1261/rna.1975210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of the Commensal Streptococcus salivarius Strain JIM8777</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (18), pp.5024-5025. </w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.05390-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Analysis of the Necrotrophic Fungal Pathogens Sclerotinia sclerotiorum and Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan A. L. van Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto P. Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), </w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medicago genome provides insight into the evolution of rhizobial symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevin D. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giles E. D. Oldroyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Cannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 480 (7378), pp.520-524. </w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of BAC-end sequences in rainbow trout: Content characterization and assessment of synteny between trout and other fish genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yniv Y. Palti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtu G. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, online (june), Non paginé. </w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Marine Eco-Systems Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (10), pp.e1001177. </w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of Theobroma cacao.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J Guiltinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (2), pp.101-8. </w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage-specific gene expression during spermatogenesis in the dogfish (Scyliorhinus canicula)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bosseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rocancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140 (1), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-10-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00906990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vesicular glutamate transporter in lampreys: cDNA cloning and early expression in the nervous system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verona Villar-Cerviño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rocancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Menuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of virion structural components reveals vestiges of the ancestral ichnovirus genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Urbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bergoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (5), pp.e1000923. </w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of animal genome architecture unmasked by rapid evolution of a pelagic tunicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutada Mungpakdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330 (6009), pp.1381-1385. </w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1194167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00544648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into metazoan evolution from Alvinella pompejana cDNAs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brélivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Busso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.634. </w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00617220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic analysis of ESTs collected by Sanger and pyrosequencing methods for a keystone forest tree species: oak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.650. </w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Hox Gene Clusters in Gnathostomes: Insights from a Survey of a Shark (Scyliorhinus canicula) Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oulion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debiais-Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y d'Aubenton-Carafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (12), pp.2829 - 2838. </w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msq172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding candidate genes under positive selection in Non-model species: examples of genes involved in host specialization in pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.292-306. </w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04454.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral Regulatory Circuits Governing Ectoderm Patterning Downstream of Nodal and BMP2/4 Revealed by Gene Regulatory Network Analysis in an Echinoderm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Haillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mekpoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bessodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Quirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (12), pp.e1001259. </w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1001259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.607. </w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of protoploid Saccharomycetaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Souciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe V Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.1696-1709. </w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.091546.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polydnaviruses of Braconid Wasps Derive from an Ancestral Nudivirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Annaheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juline Herbiniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wetterwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Gyapay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 323 (5916), pp.926-930. </w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1166788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome analysis and genome-wide proteomics of Thermococcus gammatolerans, the most radioresistant organism known amongst the Archaea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Zivanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lagorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (6), pp.R70. </w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2009-10-6-r70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and analysis of a 29,745 unique Expressed Sequence Tags from the Pacific oyster (Crassostrea gigas) assembled into a publicly accessible database: the GigasDatabase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (341), pp.341. </w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plasmodium Falciparum FcB1-Schizont-EST Collection Providing Clues to Schizont Specific Gene Structure and Polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.235-252. </w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00395282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in diet analysis based on DNA barcoding and parallel pyrosequencing: the trnL approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Nawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00378004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Hox Genes Ancestrally Involved in Axial Patterning? Evidence from the Hydrozoan Clytia hemisphaerica (Cnidaria).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Denker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.e4231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting down fungal secretomes using liquid-phase IEF prior to high resolution 2-DE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lapaillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (23), pp.4118-4136. </w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.200900415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome of the yeast Pichia sorbitophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul P. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schacherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Souciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (6), pp.903--910. </w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00540.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of functional differentiation between haploid and diploid cells of Emiliania huxleyi, a globally significant photosynthetic calcifying cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Von Dassow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (10), pp.R114. </w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2009-10-10-r114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurodevelopment genes in lampreys reveal trends for forebrain evolution in craniates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Marrakchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (4), pp.e5374. </w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0005374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role for RNAi in the Selective Correction of DNA Methylation Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Karam Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 323 (5921), pp.1600-1604. </w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1165313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00817409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryote-to-eukaryote gene transfer events revealed by the genome sequence of the wine yeast Saccharomyces cerevisiae EC1118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galeote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (38), pp.16333-16338. </w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0904673106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics revives traditional views on deep animal relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Borchiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (8), pp.706-712. </w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2009.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed sequences tags of the anther smut fungus, Microbotryum violaceum, identify mating and pathogenicity genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Yockteng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (1), pp.272. </w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new genomic resource dedicated to wood formation in Eucalyptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ladouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (36), n.p. </w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-9-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of Aphanomyces euteiches: new oomycete putative pathogenicity factors and metabolic pathways.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (3), pp.e1723. </w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of sequence variability in the macronuclear DNA of Paramecium tetraurelia: a somatic view of the germline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Goût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.585-96. </w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.074534.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the genomic mosaic of a ubiquitous genus of marine cyanobacteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ostrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Scanlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.R90. </w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro propagation of the microsporidian pathogen Brachiola algerae and studies of its chromosome and ribosomal DNA organization in the context of the complete genome sequencing project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Belkorchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Militon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (1), pp.62-71. </w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Bacillus cereus group genomics to putative food-borne pathogens of different toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Lapidus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Goltsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Ségurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (2), pp.236-249. </w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2007.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating genomes with massive-scale RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (12), </w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-12-r175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferability of the EST-SSRs developed on Nules clementine (Citrus clementina Hort ex Tan) to other Citrus species and their effectiveness for genetic mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.287. </w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality draft sequences for prokaryotic genomes using a mix of new sequencing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, </w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of 60 polymorphic microsatellite loci in EST libraries of four sibling species of the phytopathogenic fungal complex Microbotryum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yockteng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01967.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bracovirus Gene Products Are Highly Divergent From Insect Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juline Herbinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Serbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67, pp.172-187. </w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arch.20219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genome of Borrelia recurrentis, the Agent of Deadly Louse-Borne Relapsing Fever, Is a Degraded Subset of Tick-Borne Borrelia duttonii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (9), pp.e1000185. </w:t></w:r><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative gene expression profiling of mouse brain regions reveals differential transcripts conserved in human and affected in disease models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (2), pp.170-9. </w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00125.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of LongSAGE with Solexa sequencing is well suited to explore the depth and the complexity of transcriptome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hanriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.418. </w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational control of intron splicing in eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 451 (7176), pp.359-362. </w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00945555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete circular DNA in the mitochondria-like organelles of Blastocystis hominis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Diogon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (12), pp.1377-1382. </w:t></w:r><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2008.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Malagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.R77. </w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Malagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.R77. </w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le terrain du respect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module étrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of 13000 unique Citrus clusters associated with fruit quality, production and salinity tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Colmenero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cercos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, </w:t></w:r><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Policriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 449 (7161), pp.463-7. </w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Profiling of Poplar Leaves upon Infection with Compatible and Incompatible Strains of the Foliar Rust Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1), pp.347-366. </w:t></w:r><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.094987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring nervous system transcriptomes during embryogenesis and metamorphosis in Xenopus tropicalis using EST analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana C Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara A Demeneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.118. </w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale identification of human genes implicated in epidermal barrier function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mattiuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mf Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AphanoDB: a genomic resource for Aphanomyces pathogens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.471. </w:t></w:r><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t></w:r><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaetognath phylogenomics: a protostome with deuterostome-like development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Caubit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.R577-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale gene discovery in the pea aphid Acyrthosiphon pisum (Hemiptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dearden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7-3 (r21), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the entomopathogenic and metabolically versatile soil bacterium Pseudomonas entomophila.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vodovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cruveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nat Biotechnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (6), pp.673-9. </w:t></w:r><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring of a large set of markers onto a BAC library for the development of a draft physical map of the grapevine genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113 (2), pp.344-356. </w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-006-0301-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete nucleotide sequence of the mitochondrial DNA from Kluyveromyces lactis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Zivanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Fukuhara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (4-5), pp.315-22. </w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsyr.2004.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutator-like element in the yeast Yarrowia lipolytica displays multiple alternative splicings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Chalvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukaryotic Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (3), pp.615-624. </w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/EC.4.3.615-624.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertebrate-Type Intron-Rich Genes in the Marine Annelid Platynereis dumerilii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Raible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Tessmar-Raible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazutoyo Osoegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 310 (5752), pp.1325-1326. </w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1119089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of BAC and whole genome shotgun sequences from an Anopheles gambiae region related to Plasmodium encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eiglmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anthouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (8), pp.799-814. </w:t></w:r><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2005.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Genome Sequence Comparisons and “Full-Length” cDNA Sequences: A Combined Approach to Evaluate and Improve Arabidopsis Genome Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3), pp.406-413. </w:t></w:r><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.1515604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome duplication in the teleost fish Tretraodon nigroviridis reveals the early vertebrate proto-karyotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Stange-Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.946-957. </w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution in yeasts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 430 (6995), pp.35-44. </w:t></w:r><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequence comparisons and &amp;quot;full-lenght&amp;quot; cDNA sequences: a combined approach to evaluate and improve Arabidopdid genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (3), pp.406-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitochondrial genome sequence of the pathogenic yeast Candida ( Torulopsis ) glabrata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Koszul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malpertuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 534 (1-3), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0014-5793(02)03749-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02868102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA sequence and analysis of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Eckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 421 (6923), pp.601-607. </w:t></w:r><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the plant pathogen Ralstonia solanacearum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Salanoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 415 (6871), pp.497-502. </w:t></w:r><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/415497a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complete Genome Sequence of the Lactic Acid Bacterium Lactococcus lactis ssp. lactis IL1403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Malarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (5), pp.731-753. </w:t></w:r><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.gr-1697r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial sequencing and analysis of the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Birren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Nusbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 409 (6822), pp.860-921. </w:t></w:r><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35057062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence and gene compaction of the eukaryote parasite Encephalitozoon cuniculi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Katinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cornillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Metenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thomarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 414, pp.450-453. </w:t></w:r><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35106579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome sequence of the lactic acid bacterium Lactococcus lactis ssp. lactis IL1403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Malarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.731-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 9. Saccharomyces kluyveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lépingle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimate of human gene number provided by genome-wide analysis using Tetraodon nigroviridis DNA sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roest Crollius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (2), pp.235-238. </w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/76118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 18. Comparative analysis of chromosome maps and synteny with Saccharomyces cerevisiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malpertuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487 (1), pp.101-112. </w:t></w:r><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02289-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 20. Evolution of gene redundancy compared to Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malpertuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487 (1), pp.122-133. </w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0014-5793(00)02291-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 19. Ascomycetes-specific genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malpertuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tekaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Casarégola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487 (1), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02290-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: I. A set of yeast species for molecular evolution studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Souciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02272-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 14. Debaryomyces hansenii var. hansenii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lépingle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2000, pp.82-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 6. Saccharomyces exiguus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lépingle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 5. Saccharomyces bayanus var. uvarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 15. Pichia sorbitophila.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Spehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Souciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tekaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487 (1), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02286-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 8. Zygosaccharomyces rouxii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tekaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487 (1), pp.52-55. </w:t></w:r><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02279-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 21. Comparative functional classification of genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchateau-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tekaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487 (1), pp.134-49. </w:t></w:r><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02292-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 7. Saccharomyces servazzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lépingle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487, pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 17. Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lépingle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feynerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487, pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-based diagnosis for Chagas' disease in bolivian children living in an active transmission area : comparison with conventional serological and parasitological diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Telleria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bosseno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 91 (no spécial), pp.297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated sequences at the 5′ end of mouse LINE-1 repeated elements define two distinct sub-families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jubier-Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roizès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 15 (21), pp.8593-8606. </w:t></w:r><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/15.21.8593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between the 5′ end repeats and the largest members of the LI interspersed repeated family in the mouse genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jubier-Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roizès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 15 (18), pp.7395-7410. </w:t></w:r><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/15.18.7395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics-based quantitative biogeography of marine plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Crédeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swan Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Depaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Planat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolutionary trajectories of brown algal sex chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Barrera-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Lipinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Dinatale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-resolved diversity and biosynthetic potential of the coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Miravet-Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia S.I. Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann M Mc Cartney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego de Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa S Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses provide a missing link in the evolution of giant viruses Plankton-infecting relatives of herpesviruses clarify the evolutionary trajectory of giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global observation of plankton communities from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genome wide SNPs to genomic islands of differentiation: the quest for species diagnostic markers in two scleractinian corals,&amp;lt;i&amp;gt;Pocillopora&amp;lt;/i&amp;gt;and&amp;lt;i&amp;gt;Porites&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Deshuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional composition and gene expression in eukaryotic plankton at the Atlantic-Arctic Polar front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Campese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into biotic and abiotic modulation of ocean mesopelagic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equatorial to Polar genomic variability of the microalgae &amp;lt;i&amp;gt;Bathycoccus prasinos&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Piganeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructuring of genomic provinces of surface ocean plankton under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O. Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03166589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecogenomics of key prokaryotes in the arctic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Allele-Specific Expression And Natural Selection In Wild Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Laso-Jadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données : PEPR ATLASea : Atlas des génomes marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Roest Crollius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective scientifique pour la recherche française sur la biodiversité - 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité, 50 p., 2023, 979-10-91015-66-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADN et ARN environnementaux : découverte et fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADNe/ARNe L’ADN (ADNe) : marqueurs du vivant dans les écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04482722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cyanate lyase in low-nitrate acclimation in the picophytoplankton Pelagomonas calceolata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thurotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European mink (Mustela lutreola) reference genome and population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournier-Chambrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skorupski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemysław Śmietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Mustelid Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution génomique : de nouvelles approches pour étudier le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFBV 2021 : les biotechnologies végétales entre science et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française des Biotechnologies Végétales, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04482731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality genome assemblies of corals highlight the specifics of their long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Bruitago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Génomique, Oct 2021, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of genotype, environment, and symbiotype on coral holobiont gene expression across the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics 2021 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale functional genomic and population genetic analyses of Millepora, Pocillopora, and Porites coral host diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Coral Reef Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Bremen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-centered approaches for eukaryotes in complex microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Microbial Single Cell Genomics (SCGC) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Boothbay Harbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04482711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Polyploidy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated wholegenome duplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional evolutionary dynamics of duplicated genes and genomes in nascent and natural B. napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhesi He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical design of soil microbial habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How build up soil bacterial co-occurrence networks from wide spatial scale sampling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping, understanding and predicting soil microbial diversity across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the analysis of large-scale meta-omics data for marine eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference- Marine Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Conference, Jul 2018, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04482704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative tools to diagnose the impact of land use practices on soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pisum Genus: Getting out of Pea Soup!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Capal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytonuclear interactions overcome inter-genomic conflict resulting from interspecific hybridization and genome doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bacterial interaction networks on a wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.414-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial &amp;quot;social&amp;quot; network in french soils : a Metagenomics insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial social networks across the French National territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptomic approach to study marine plankton holobionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pea genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil microbial richness, bacterial and archaeal phyla across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil bacterial diversity at the scale of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pois, espèce modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the genome sequence of pea : a tribute to Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is soil an island for bacteria ? Contribution of the soil bacterial taxa area relationship unsing new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome sequencing and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Analysis of Wheat Chromosome 1B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre-Aurore Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sourdille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXIV Conference; IWGSC Standards and Protocoles Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea genomic tools for functional and structural approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masaryk University. CZE., Sep 2015, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an universal genome-based DNA barcode-The PhyloAlps project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marti Boleda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.206-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04573288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea in the genomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the rose genome sequence and its use in research and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nybom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Symposium on Rose Research and Cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hanovre, Germany. pp.167-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Plant Genomics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea in the genomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Adam Kondorosi Symposium "Frontiers in Legume Biology",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bac sequencing analyses in the hexaploid Spartina maritime (Poaceae): Homoeolog divergence and microsynteny in the grass family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe « Cytogénétique et Polyploïdie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling a pseudomolecule for a wheat chromosome: the 3B experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sourdille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage massif pour caractériser la diversité microbienne des sols, standardisation et applications au sein de la plateforme GenoSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etude du Polymorphisme des Génomes Végétaux (EPGV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatized detection of duplicated copies from NGS data: Application to 45S rDNA and coding genes in the hexaploid Spartina maritime (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ALPHY/PhyloSIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité des communautés microbiennes du sol : nécessité d’un ‘pipeline’ bio-informatique pour les biologistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation "MEM Days" organisées par l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOTROUT - Apport des nouvelles technologies de séquençage (NGS) à l'analyse du génome de la truite arc-en-ciel (2010-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Volff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae/ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to assemble a reference sequence of the 1 Gb wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TGAC/ESF-LESC workshop, Strategies for de novo assemblies of complex crop genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genome Analysis Centre (TGAC). Norwich, GBR., Oct 2012, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic resources for functional analysis in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Crops Research Institute for the Semi-Arid Tropics, CGIAR (ICRISAT). Patancheru, IND., Oct 2012, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité et la richesse des communautés microbiennes de sols issus d'échantillonnage de grande ampleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale ETEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reference sequence of the 1 Gb wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Advances in Genome Biology and Technology (AGBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marco Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Soil DNA Extraction Procedure to Assess Bacterial Diversity using Pyrosequencing of 16S rDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NENUN ISME-Workshop: Extraction of Microbial DNA &amp; RNA in Environmental Samples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological genomics of invasive polyploids: Case study from hexaploid and allo-dodecaploid Spartina species colonizing salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ployploidy, Hybridization and Biodiversity (ICPHB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Pruhonice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of the Nakaseomyces clade: Candida glabrata and enew merging pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fairhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Gabaldón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Eukaryotic Microorganisms,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources for &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related legume crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verdenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legume Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). Castanet Tolosan, FRA., May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Soil DNA Extraction Procedure to Assess Bacterial Diversity using Pyrosequencing of 16S rDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ISMOM: International Symposium of Interactions of Soil Minerals withOrganic Components and Microorganisms.3. InterCongress of Commission 2.5 IUSSSoil chemical, physical and biological interfacial reactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on sequencing the wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram S. Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, Californie, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la caractérisation des compartiments codant et répété du génome des spartines polyploïdes par séquençage en masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Macas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, Histoire des Espèces, Evolution des Génomes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Analyses of the Hexaploid Wheat Chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Conference on Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, nurture and the structure of macroalgal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Collen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et diversification des effecteurs dans les génomes fongiques: le projet ANR FungIsochore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Balesdent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Ausois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and analyses of the hexaploid wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. conference on Genome Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hinxton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOTROUT - Apport des nouvelles technologies de séquençage (NGS) à l'analyse du génome pseudotétraploide de la truite arc-en-ciel (2010-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Volff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of resources for comparative physical mapping between Muscadinia rotundifolia and Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iritche Zah-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew. GDPM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic analysis of Sanger and 454 ESTs in oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saneyoshi S. Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain. pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AT-rich isochores as ecological niches for effectors in the genome of Leptosphaeria maculans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Grandaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azita A. Dilmaghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sequencing the 1 Gb wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sourdille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schlub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop of StatSeq COST Action TD0801</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SNP detection project using one million reads from WGS libraries produced from one pig from seven different breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genomes XV Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, California, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources in oak to study the structure, variability, evolution and functioning of its genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frigerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal genomes XV Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic response of the picophytoplankton Pelagomonas calceolata to nitrogen depleted environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Seyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Thurotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and Recovery in Aquatic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean-wide comparisons of plankton composition clarify differences in the structure and regulation of mesopelagic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lausanne ( CH), Switzerland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of Pelagomonas calceolata to temperate iron-poor oceans revealed by a chromosome-scale assembled genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ciccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics 2021 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional and functional analyses of Symbiodiniaceae across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Coral Reef Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG DNA TECHNOLOGIES EVALUATION FOR PLANT STRUCTURAL VARIATIONS DETECTION : NANOPORE ONT SEQUENCING vs BIONANO GENOMICS OPTICAL MAPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long DNA technologies evaluation for plant structural variations detection: Nanopore ONT sequencing vs Bionano Genomics optical mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Plant and Animal Genome XXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome skimming at the scale of the whole Alpine ecosystem : insights into genome size, gene family amplifications and functional signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Plant Genome Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional activity of coral holobiont eukaryotes in the framework of Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bejamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative approaches for metagenomic biogeography and population structures of eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Environmental Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea Genomics : What Else ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-CSSA-SSSA Meeting “Resilience Emerging from Scarcity and Abundance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States. ASA CSSA SSSA Annual Meeting Presentations, 2016, ASA CSSA SSSA Annual Meeting Presentations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of meiotic recombination on gene admixture for wheat improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Wheat Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sydney, Australia. 195 p., 2015, 9th International Wheat Conference 20-25 September 2015, Sydney, Australia : Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome assembly using Nanopore-guided Long and Error-free DNA reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed‐amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent pea genomic resources will enhance complementary improvement strategies in this crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saskatoon, Canada. , 225 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bac sequencing analyses in the hexaploid Spartina maritime (Poaceae): Homoeolog divergence and microsynteny in the grass family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Invasive Spartina 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rennes, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hexaploid Spartina maritime (Poaceae, Chloridoidea) genome: Composition and evolution in the grass family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genome Evolution Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Tuber aestivum / uncinatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Banyuls sur Mer, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatized detection of duplicated copies from NGS data: Application to 45S rDNA and coding genes in hexaploid Spartina species (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ployploidy, Hybridization and Biodiversity (ICPHB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sequencing of 16S rRNA gene to efficiently assess bacterial richness and the rare biosphere in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Danemark, Netherlands. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome and transcriptome analyses in hexaploid Spartina species (Poaceae) colonizing salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XIX Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième colloque de l’Association Francophone Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisie. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Ecully, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific bleaching prevalence of sampling sites (Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyra Pikaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6511406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific CTAX colony morphological annotations release version 1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Algostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6384774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific V9 18S rDNA metabarcoding dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5041070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific ITS2 Symbiodiniaceae data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4061797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 16S rRNA data analysis release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clayssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific metabarcoding sequencing (16S, 18S, ITS2) reference & replication tables version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 18S-based coral host genetic analysis data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4265266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et génomique du pois : what else ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Nationale d'Horticulture de France, pp.33-37, 2016, 978-2-913793-16-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing projects of the plant pathogenic fungi Botrytis Cinerea and Sclerotinia Sclerotiorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Choquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules and secondary metabolites of grapevine and wine : fruit development, biotic and abiotic stresses, mechanisms of plant defense responses, proteins, glycoproteins, polysaccharides, polyphenolics, aroma compounds and secondar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITIONS TEC ET DOC, 2007, 978-2-7430-0965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2081"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62A5AA74"/>
+    <w:nsid w:val="C1935589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-wincker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7562-3454" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033357277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/223765546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000360365039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56329-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tomasello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Monteiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcussen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21891.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara M Wootton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian C Boucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pouchon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Roquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02001-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05483813v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aguado-Ramsay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Draper" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conejero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21670.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera-Redondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dinatale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02838-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Milin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cave-Radet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56983-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05010706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Orvain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02654-24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047023v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honeychurch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Rogers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Hall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunag Amartuvshin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09691-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zotta Mota" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44914-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337163v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121884" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Hart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tumurbaatar Tuvshinjargal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamsranjav Bayarsaikhan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254484" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bailly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-251-2024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465013v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris M Koene" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Jackson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Nakadera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78520-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mc Cartney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Marins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-024-00054-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04492228v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schauberger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Thamdrup" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycad005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin- Orlando" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106144" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238382v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01386-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117388v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Buitrago-L&#243;pez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Capasso" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02960-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171809v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pousse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38499-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065852v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlton Shield Chief Gover" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Arterberry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9691" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406189v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lacroix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.12.553040" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04481824v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00290-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04093287v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marl&#233;taz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100295" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242127v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn T Todd" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fromentier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sutcliffe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horse Collin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107104" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388214v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouderka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00341-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205154v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamilla Zamoum" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poquet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00946-8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839343v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13584" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03859139v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorrell" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan F&#252;ssy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Richardson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201833" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561462v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barrenechea Angeles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9309" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977388v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08499-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382382v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Lang-Yona" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel Flores" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Haviv" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00441-6" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242151v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Wang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Prohaska" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Dong" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Greve Alsos" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05417-2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658639v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac034" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659872v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01314-8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559541v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13592" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03791710v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciccarella" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Flamant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03939-z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745285v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Winther Pedersen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca de Sanctis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04628-x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641745v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac035" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781935v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wainaina" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Guo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funing Tian" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn6358" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781924v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm5847" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669635v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Y. Lu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ruault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Castel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16430" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203425v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quintric" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babett G&#252;nther" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13398" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352701v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02559-3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198097v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Brandt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86396-8" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589735v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Orejas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.702016" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988562v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa958" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334117v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24299-y" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288985v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Labarre" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Escard&#243;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Latorre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bucchini" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00885-8" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413040v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105383" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286235v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070657" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480646v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Veseli" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Fuessel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01135-1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781908v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Royo-Llonch" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-021-00979-9" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415694v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie N. Glud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Hausmann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Maignien" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01021-w" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368783v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81544-6" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431961v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04016-x" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014150v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cottin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03829-3" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999798v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso&#8208;jadart" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6588" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886223v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Nanjappa" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazamia" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65941-x" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014310v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13118" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573621v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobev" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupouy" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Annamal&#233;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.253070.119" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505108v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010066" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967981v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Altaratz" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainic" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang-Yona" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0224.1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02540019v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938656v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.567431" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964556v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72589-0" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410860v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00234" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974168v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanze Li" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01288-w" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173830v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dauget" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grognet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chablat" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-018-1497-3" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398702v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Etcheverry" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gilly" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Caillieux" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11385-5" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184019v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz157" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115215v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R Lecl&#232;re" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Horin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chevalier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0833-2" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02093081v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40422-y" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02113815v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Sieracki" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Poulton" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42487-1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04309470v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0555-0" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955981v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sordino" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Aniello" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nittoli" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15321" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979866v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cornils" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4685" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822910v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Ziegler" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4816" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194113v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.09.024" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621276v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.235" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958213v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ndjiondjop" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.066" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843961v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat1808" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330988v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mairey" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Beluche" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/protex.2018.076" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891875v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Pel" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courbier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0508-5" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000511v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marletaz" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos N. Firbas" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Maeso" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Tena" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Bogdanovic" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0734-6" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331004v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Appels" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellye Eversole" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01875703v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Orozco-Terwengel" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Streeter" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03206-y" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01960450v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Iwankow" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.044" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01815656v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Diogo" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04787-4" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987200v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Arif" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12985" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872910v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Peter" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0030-5" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320340v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Sun" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blake Billmyre" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Nowrousian" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002527" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04315763v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Fournier" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gounot" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle Freel" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemainque" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300128" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04315750v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Payen" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giw018" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971503v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arrigoni" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12640" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607555v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spirhanzlova" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Fellah" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlapakova" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.05.015" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621969v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14214" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466618v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Latorre" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann 6 Seeleuthner" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41498" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843156v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequietd" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186766" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412081v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutte" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw209" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295207v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cabello" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#225;nchez-Baracaldo" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11071" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305586v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Garet" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13039" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNDXZ7NK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545320v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Malviya" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Scalco" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audic" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincenta" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509523113" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292283v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Kole" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Berdugo" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate A&#239;t-Ali" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Millet-Puel" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150758" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376822v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Brum" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa B. Duhaime" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19366" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331214v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K. Farrant" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524865113" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541791v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Flegontova" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Flegontov" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.09.031" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361027v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1519-z" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430710v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Guefrachi" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00584" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635440v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pingault" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0601-9" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245155v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.221" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246259v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12345" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01201920v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Swennen" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11571" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631162v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12967" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258211v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bork" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karsenti" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac5605" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302682v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu396" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143962v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sierra" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00098" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00988609v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Kunze" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Czernicka" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-66" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635888v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Formey" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bustos-Sanmamed" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0457-4" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03170927v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guy" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-014-0377-z" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100993v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mazard" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12285" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02024895v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravel" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkahla" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=International Glossina Genome Initiative (iggi)" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249656" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149637v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.02.050" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01087670v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Godard" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coolen" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ferreiro-Galve" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20148037" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402160v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Opperdoes" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Madoui" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004007" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193838v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cortijo" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Wardenaar" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colom&#233;-Tatch&#233;" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1248127" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03153569v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chan Ho Tong" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coppin" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159988" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889053v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcussen" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandve" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heier" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spannagl" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeifer" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250092" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258219v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12250" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ5SZ77-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630315v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Glover" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0546-4" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503091v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Orvain" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-912" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641562v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carretero-Paulet" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1255274" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640450v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eske Willerslev" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Moora" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zobel" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12921" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837247v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doremus" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cousserans" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2013.02.010" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQNQD6LS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669813v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A Solonenko" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C&#233;sar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hallam" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-320" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797941v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.76" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667001v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Danks" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen Campsteijn" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrutyunjaya Parida" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Butcher" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Doddapaneni" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1159" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115321v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lehembre" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrotto" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12143" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JW381SD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669702v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morales" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Hullo" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt201" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00943497v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0111-7" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKZ8KTBQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04666950v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collen" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Carre" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcel" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871184v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabald&#243;n" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-623" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190822v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Oeveren" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifeng Tang" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-47" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813939v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2156" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679348v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leh Louis" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despons" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000745" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160896v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-8-r74" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00771549v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacquelin" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-279" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190628v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Coelho" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01703.x" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00661197v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re-Gaboreau" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818833v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dassouli" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks700" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000313v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T. Giraud" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.02.012" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN3NF403-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759182v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathy" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudry" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malinsky" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002984" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669826v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/Ng.2498" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004271v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galleron" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Dossat" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bolotine" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06719-11" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546177v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2011.00307.x" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278586v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S14" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594660v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Momose" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Manuel" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1975210" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000176v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Couloux" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05416-11" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599363v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hocher" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174151" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160960v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L Cheval" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrat" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genete" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Imbert-Teboul" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00093.2010" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617212v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r29" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160989v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chabardes-Garonne" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mejean" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Stefano" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2234604100" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198529v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin Young" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Oldroyd" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Geurts" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cannon" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10625" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649194v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05390-11" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000483v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yniv Y. Palti" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu G. Gao" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-314" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652790v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles E. D. Oldroyd" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645504v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03597.x" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617220v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gagni&#232;re" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Br&#233;livet" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busso" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-634" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486376v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verona Villar-Cervi&#241;o" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rocancourt" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2010.03.009" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRG9DW3D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537901v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bergoin" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000923" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645933v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-650" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333079v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aguileta" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marthey" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiapello" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04454.x" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WZ3WN7P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920896v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oulion" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debiais-Thibaud" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thermes" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq172" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411414v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saudemont" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haillot" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mekpoh" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bessodes" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Quirin" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001259" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296535v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Redon" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bosseboeuf" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0021" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00378004v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentini" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miquel" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Nawaz" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellemain" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656973v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vincent" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibon" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200900415" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP77F2FL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594698v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Chiori" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denker" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435769v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-341" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401146v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Zivanovic" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leplat" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerin" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r70" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022603v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Potier" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00540.x" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888038v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-607" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00817409v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Karam Teixeira" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Heredia" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1165313" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384096v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;rin" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Marrakchi" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005374" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258261v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Von Dassow" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r114" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668729v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gavory" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0904673106" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594690v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pick" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.02.052" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333218v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-272" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565048v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rengel" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Clemente" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Servant" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ladouce" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paux" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-36" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461524v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558288v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665569v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockteng" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jonot" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01967.x" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA148B1F6A943FECACB2924E60C73E2FF66873F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315839v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20219" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61M6QPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338634v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ostrowski" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Scanlan" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r90" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529592v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2007.09.002" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX0WJDLW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664963v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-12-r175" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282468v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.074534.107" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314336v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Goltsman" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice S&#233;gurens" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.03.003" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104F61P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661072v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Costantino" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Terol" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-287" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659381v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-603" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978141v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tien Nguyen" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000185" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275419v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brochier" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Diguet" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caudy" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00125.2007" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425134v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hanriot" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gay" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Faure" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-418" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527813v1" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.06.001" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347062v1" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournel" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dubois" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320699v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bottin" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Math&#233;" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001723" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159690v1" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Fierro" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coen" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perron" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A Demeneix" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-118" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320701v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-471" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306571v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattiuzzo" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Galliano" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jonca" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605709v1" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Conesa" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Colmenero" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cercos" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Tadeo" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-31" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133119v1" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vodovar" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1212" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180148v1" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamoureux" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernole" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tual" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0301-7" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDG84DQP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310882v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Caubit" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fasano" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marletaz" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perez" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675656v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chalvet" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.4.3.615-624.2005" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683098v1" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eiglmeier" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anthouard" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Holm" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2005.02.020" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZTP5960-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690301v1" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raible" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Tessmar-Raible" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutoyo Osoegawa" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1119089" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198575v1" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukuhara" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2004.09.003" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789187v1" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1515604" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672600v1" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castelli" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868102v1" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malpertuy" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)03749-3" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427300v2" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Salanoubat" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genin" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415497a" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297851v1" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Malarme" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.gr-1697r" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419732v1" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lander" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Linton" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Birren" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Nusbaum" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zody" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35057062" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427201v1" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Katinka" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duprat" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornillot" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metenier" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomarat" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35106579" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681585v1" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolotin" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694630v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blandin" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02272-9" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696721v1" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02291-2" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258748v1" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Llorente" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malpertuy" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky de Montigny" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aigle" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02289-4" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258727v1" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tekaia" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Casar&#233;gola" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Artiguenave" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02290-0" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83GBJ26L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694689v1" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pingle" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bon" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. Nguyen" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694290v1" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694284v1" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258467v1" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Straub" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dujon" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02279-1" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259013v1" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Spehner" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02286-9" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694288v1" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feynerol" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694291v1" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115674v1" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillardin" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau-Nguyen" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tekaia" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Llorente" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casaregola" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02292-4" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694289v1" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772374v1" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouneau" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76118" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257079v1" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Telleria" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bosseno" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cardoso" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marques" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170275v1" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jubier-Maurin" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roiz&#232;s" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/15.21.8593" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171107v1" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Cuny" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/15.18.7395" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453200v1" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807685v1" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wiederkehr" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miravet-Verde" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia S.I. Bistolas" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855690v1" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195332v1" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Deshuraud" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ottaviani" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328288v1" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Campese" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Villar" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166589v2" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946895v1" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971893v1" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinich" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275928v1" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709361v1" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637987v1" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soubelet" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482722v1" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406043v1" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Guerin" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thurotte" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440766v1" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Bruitago" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410520v1" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armstrong" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482731v1" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406087v1" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482711v1" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953290v1" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951841v1" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102542v1" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482704v1" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103798v1" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605623v1" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735156v1" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bayer" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738142v1" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608367v1" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735708v1" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602206v1" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603633v1" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798699v1" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573288v1" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Boleda" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743902v1" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108395v1" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740417v1" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797923v1" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108442v1" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aliaga" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208719v1" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208718v1" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108907v1" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019800v1" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809171v1" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Regnier" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674241v1" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746654v1" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurat" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746836v1" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808854v1" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram S. Gill" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108953v1" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Macas" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747876v1" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gill" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753841v1" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193660v1" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754937v1" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iritche Zah-Bi" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964385v1" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi S. Ueno" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753379v1" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756559v1" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita A. Dilmaghani" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818225v1" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schlub" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337980v1" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751166v1" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405314v1" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391705v1" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410501v1" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405200v1" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925940v1" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331757v1" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405109v1" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440668v1" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391650v1" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605429v1" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602852v1" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607090v1" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862540v1" TargetMode="External"/><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741010v1" TargetMode="External"/><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743375v1" TargetMode="External"/><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109652v1" TargetMode="External"/><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110188v1" TargetMode="External"/><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806957v1" TargetMode="External"/><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110212v1" TargetMode="External"/><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268765v1" TargetMode="External"/><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110201v1" TargetMode="External"/><Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808211v1" TargetMode="External"/><Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Christen" TargetMode="External"/><Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie R&#233;gnier" TargetMode="External"/><Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807955v1" TargetMode="External"/><Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384087v1" TargetMode="External"/><Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C Hume" TargetMode="External"/><Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Pikaar" TargetMode="External"/><Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6511406" TargetMode="External"/><Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384090v1" TargetMode="External"/><Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Algostini" TargetMode="External"/><Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6384774" TargetMode="External"/><Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384095v1" TargetMode="External"/><Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5041070" TargetMode="External"/><Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384100v1" TargetMode="External"/><Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C. Hume" TargetMode="External"/><Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073035" TargetMode="External"/><Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384109v1" TargetMode="External"/><Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clayssen" TargetMode="External"/><Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073269" TargetMode="External"/><Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384112v1" TargetMode="External"/><Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4061797" TargetMode="External"/><Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384097v1" TargetMode="External"/><Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4265266" TargetMode="External"/><Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794125v1" TargetMode="External"/><Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820038v1" TargetMode="External"/><Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger" TargetMode="External"/><Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-wincker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7562-3454" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033357277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/223765546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000360365039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolann Pommellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Marie Delpech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69584-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05010706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seyman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Orvain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02654-24" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honeychurch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Rogers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Hall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunag Amartuvshin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09691-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56329-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tomasello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Monteiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcussen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21891.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara M Wootton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian C Boucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pouchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Roquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02001-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05483813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aguado-Ramsay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Draper" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conejero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21670.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera-Redondo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dinatale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02838-w" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Milin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cave-Radet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56983-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780801v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Hart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tumurbaatar Tuvshinjargal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamsranjav Bayarsaikhan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254484" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874922v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bailly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-251-2024" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121884" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zotta Mota" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44914-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465013v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris M Koene" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Jackson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Nakadera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amin Madoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78520-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04492228v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schauberger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Thamdrup" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycad005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248491v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mc Cartney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Marins" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-024-00054-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamilla Zamoum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00946-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388214v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouderka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00341-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238382v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01386-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117388v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Buitrago-L&#243;pez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Capasso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02960-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065852v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlton Shield Chief Gover" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Arterberry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9691" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171809v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pousse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38499-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286440v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin- Orlando" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106144" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04093287v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marl&#233;taz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100295" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04481824v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00290-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406189v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lacroix" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.12.553040" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242127v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn T Todd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fromentier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sutcliffe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horse Collin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107104" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781935v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wainaina" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funing Tian" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn6358" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781924v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm5847" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669635v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Y. Lu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ruault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Castel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16430" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03859139v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorrell" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan F&#252;ssy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Richardson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201833" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561462v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barrenechea Angeles" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9309" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977388v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08499-4" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659872v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01314-8" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242151v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Wang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Prohaska" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Dong" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Greve Alsos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05417-2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382382v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Lang-Yona" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel Flores" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Haviv" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00441-6" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658639v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac034" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839343v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13584" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559541v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13592" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641745v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac035" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745285v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Winther Pedersen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca de Sanctis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04628-x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03791710v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciccarella" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Flamant" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03939-z" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431961v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04016-x" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589735v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Orejas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.702016" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988562v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa958" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286235v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070657" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288985v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Labarre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Escard&#243;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Latorre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bucchini" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00885-8" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334117v2" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24299-y" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413040v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105383" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203425v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quintric" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babett G&#252;nther" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13398" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198097v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Brandt" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86396-8" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352701v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02559-3" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781908v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Royo-Llonch" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-021-00979-9" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480646v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Veseli" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Fuessel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01135-1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415694v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie N. Glud" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Hausmann" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Maignien" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01021-w" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368783v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81544-6" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974168v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanze Li" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01288-w" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505108v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010066" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573621v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobev" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupouy" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Annamal&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.253070.119" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886223v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Nanjappa" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazamia" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65941-x" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014150v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cottin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03829-3" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999798v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso&#8208;jadart" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6588" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014310v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13118" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967981v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Altaratz" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainic" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang-Yona" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0224.1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02540019v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938656v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.567431" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964556v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72589-0" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410860v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00234" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04309470v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0555-0" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955981v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sordino" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Aniello" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nittoli" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15321" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398702v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Etcheverry" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gilly" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Caillieux" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11385-5" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173830v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dauget" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grognet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chablat" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-018-1497-3" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184019v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz157" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02093081v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40422-y" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115215v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R Lecl&#232;re" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Horin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chevalier" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0833-2" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02113815v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Sieracki" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Poulton" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42487-1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872910v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Peter" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0030-5" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621276v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.235" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958213v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ndjiondjop" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.066" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843961v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat1808" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822910v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Ziegler" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4816" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979866v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cornils" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4685" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194113v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.09.024" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891875v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Pel" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courbier" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0508-5" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330988v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mairey" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Beluche" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/protex.2018.076" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000511v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marletaz" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos N. Firbas" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Maeso" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Tena" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Bogdanovic" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0734-6" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01875703v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Orozco-Terwengel" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Streeter" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03206-y" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987200v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Arif" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12985" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01960450v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Iwankow" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.044" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01815656v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Diogo" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perin" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04787-4" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04315763v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Fournier" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gounot" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle Freel" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemainque" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300128" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04315750v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Payen" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giw018" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971503v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arrigoni" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12640" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607555v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spirhanzlova" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Fellah" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlapakova" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.05.015" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320340v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Sun" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blake Billmyre" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Nowrousian" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002527" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621969v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14214" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466618v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Latorre" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann 6 Seeleuthner" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41498" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843156v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequietd" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186766" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541791v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Flegontova" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Flegontov" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Malviya" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audic" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.09.031" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295207v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cabello" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#225;nchez-Baracaldo" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11071" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412081v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutte" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw209" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305586v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Garet" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13039" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNDXZ7NK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545320v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Scalco" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincenta" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509523113" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292283v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Kole" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Berdugo" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate A&#239;t-Ali" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Millet-Puel" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150758" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331214v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K. Farrant" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524865113" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376822v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Brum" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa B. Duhaime" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19366" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302682v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu396" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143962v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sierra" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00098" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635440v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pingault" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0601-9" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361027v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1519-z" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430710v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Guefrachi" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00584" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246259v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12345" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245155v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.221" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01201920v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Swennen" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11571" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258211v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bork" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karsenti" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac5605" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631162v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12967" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640450v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eske Willerslev" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Moora" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zobel" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12921" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100993v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mazard" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12285" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02024895v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravel" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkahla" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=International Glossina Genome Initiative (iggi)" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249656" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149637v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.02.050" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635888v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Formey" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bustos-Sanmamed" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0457-4" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03170927v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guy" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-014-0377-z" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00988609v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Kunze" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Czernicka" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-66" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01087670v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Godard" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coolen" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ferreiro-Galve" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20148037" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402160v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Opperdoes" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Madoui" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004007" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193838v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cortijo" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Wardenaar" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Colom&#233;-Tatch&#233;" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1248127" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889053v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcussen" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandve" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heier" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spannagl" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeifer" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250092" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258219v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12250" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ5SZ77-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03153569v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chan Ho Tong" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coppin" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159988" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630315v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Glover" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0546-4" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503091v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Orvain" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-912" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641562v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carretero-Paulet" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1255274" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04666950v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collen" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Carre" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcel" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871184v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabald&#243;n" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-623" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669813v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A Solonenko" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C&#233;sar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hallam" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-320" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797941v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.76" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837247v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doremus" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cousserans" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2013.02.010" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQNQD6LS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667001v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Danks" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen Campsteijn" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrutyunjaya Parida" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Butcher" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Doddapaneni" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1159" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115321v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lehembre" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrotto" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12143" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JW381SD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669702v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morales" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Hullo" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt201" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00943497v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0111-7" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKZ8KTBQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546177v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2011.00307.x" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278586v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S14" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190628v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Coelho" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01703.x" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00661197v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re-Gaboreau" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818833v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dassouli" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks700" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190822v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Oeveren" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifeng Tang" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-47" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679348v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leh Louis" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despons" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000745" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813939v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2156" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00771549v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacquelin" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-279" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160896v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-8-r74" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759182v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathy" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudry" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malinsky" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002984" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000313v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T. Giraud" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.02.012" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN3NF403-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004271v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galleron" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Dossat" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bolotine" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06719-11" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669826v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/Ng.2498" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645504v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03597.x" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599363v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hocher" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alloisio" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174151" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000176v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Couloux" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05416-11" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160960v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L Cheval" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierrat" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genete" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Imbert-Teboul" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00093.2010" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617212v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r29" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160989v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chabardes-Garonne" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mejean" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Stefano" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2234604100" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198529v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin Young" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Oldroyd" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Geurts" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cannon" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10625" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594660v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Momose" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Manuel" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1975210" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649194v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05390-11" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652790v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles E. D. Oldroyd" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000483v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yniv Y. Palti" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu G. Gao" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-314" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296535v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Redon" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bosseboeuf" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rocancourt" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0021" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486376v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verona Villar-Cervi&#241;o" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Menuet" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2010.03.009" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRG9DW3D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537901v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bergoin" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000923" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617220v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gagni&#232;re" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Br&#233;livet" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busso" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-634" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645933v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-650" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920896v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oulion" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debiais-Thibaud" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thermes" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq172" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333079v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aguileta" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marthey" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiapello" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04454.x" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WZ3WN7P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411414v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saudemont" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haillot" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mekpoh" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bessodes" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Quirin" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001259" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461524v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-607" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401146v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Zivanovic" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leplat" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerin" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r70" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435769v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-341" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00378004v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentini" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miquel" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Nawaz" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellemain" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594698v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Chiori" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denker" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656973v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vincent" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibon" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200900415" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP77F2FL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022603v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Potier" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00540.x" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888038v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258261v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Von Dassow" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r114" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384096v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;rin" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Marrakchi" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005374" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00817409v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Karam Teixeira" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Heredia" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1165313" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668729v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gavory" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0904673106" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594690v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pick" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.02.052" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333218v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-272" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565048v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rengel" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Clemente" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Servant" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ladouce" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paux" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-36" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320699v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bottin" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Math&#233;" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001723" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282468v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.074534.107" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338634v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ostrowski" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Scanlan" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r90" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529592v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2007.09.002" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX0WJDLW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314336v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Goltsman" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice S&#233;gurens" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.03.003" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104F61P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664963v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-12-r175" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661072v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Costantino" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Terol" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-287" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659381v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-603" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665569v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockteng" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jonot" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01967.x" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA148B1F6A943FECACB2924E60C73E2FF66873F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315839v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20219" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61M6QPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978141v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tien Nguyen" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000185" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275419v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brochier" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Diguet" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caudy" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00125.2007" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425134v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hanriot" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gay" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Faure" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-418" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527813v1" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.06.001" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347062v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournel" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dubois" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605709v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Conesa" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Colmenero" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cercos" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Tadeo" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-31" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159690v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Fierro" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coen" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perron" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A Demeneix" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-118" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306571v1" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattiuzzo" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Galliano" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jonca" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320701v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-471" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310882v1" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Caubit" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fasano" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marletaz" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perez" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133119v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vodovar" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1212" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180148v1" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamoureux" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernole" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tual" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0301-7" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDG84DQP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198575v1" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukuhara" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2004.09.003" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675656v1" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chalvet" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.4.3.615-624.2005" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690301v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raible" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Tessmar-Raible" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutoyo Osoegawa" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1119089" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683098v1" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eiglmeier" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anthouard" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Holm" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2005.02.020" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZTP5960-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789187v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1515604" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672600v1" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castelli" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868102v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malpertuy" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)03749-3" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427300v2" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Salanoubat" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genin" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415497a" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297851v1" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Malarme" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.gr-1697r" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419732v1" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lander" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Linton" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Birren" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Nusbaum" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zody" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35057062" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427201v1" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Katinka" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duprat" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornillot" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metenier" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomarat" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35106579" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681585v1" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolotin" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694289v1" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bon" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pingle" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772374v1" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouneau" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76118" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258748v1" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Llorente" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malpertuy" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky de Montigny" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aigle" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02289-4" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696721v1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02291-2" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258727v1" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tekaia" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Casar&#233;gola" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Artiguenave" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02290-0" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83GBJ26L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694630v1" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blandin" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02272-9" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694689v1" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. Nguyen" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694290v1" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694284v1" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259013v1" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Spehner" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dujon" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02286-9" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258467v1" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Straub" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02279-1" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115674v1" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillardin" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau-Nguyen" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tekaia" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Llorente" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casaregola" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02292-4" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694291v1" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694288v1" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feynerol" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257079v1" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Telleria" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bosseno" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cardoso" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marques" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170275v1" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jubier-Maurin" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roiz&#232;s" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/15.21.8593" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171107v1" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Cuny" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/15.18.7395" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453200v1" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807685v1" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wiederkehr" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miravet-Verde" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia S.I. Bistolas" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855690v1" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195332v1" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Deshuraud" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ottaviani" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328288v1" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Campese" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Villar" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166589v2" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946895v1" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971893v1" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinich" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275928v1" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709361v1" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637987v1" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soubelet" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482722v1" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406043v1" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Guerin" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thurotte" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482731v1" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440766v1" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Bruitago" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410520v1" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armstrong" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406087v1" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482711v1" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951841v1" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953290v1" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102542v1" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482704v1" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103798v1" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735708v1" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608367v1" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605623v1" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735156v1" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bayer" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738142v1" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603633v1" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602206v1" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798699v1" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573288v1" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Boleda" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797923v1" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108395v1" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743902v1" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740417v1" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108442v1" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aliaga" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809171v1" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Regnier" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019800v1" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208719v1" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208718v1" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108907v1" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674241v1" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746654v1" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurat" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746836v1" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808854v1" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram S. Gill" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108953v1" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Macas" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747876v1" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gill" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753379v1" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753841v1" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193660v1" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754937v1" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iritche Zah-Bi" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964385v1" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi S. Ueno" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756559v1" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita A. Dilmaghani" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818225v1" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schlub" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751166v1" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337980v1" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405314v1" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391705v1" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410501v1" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405200v1" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925940v1" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331757v1" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440668v1" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405109v1" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391650v1" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605429v1" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602852v1" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607090v1" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741010v1" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862540v1" TargetMode="External"/><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743375v1" TargetMode="External"/><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109652v1" TargetMode="External"/><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110188v1" TargetMode="External"/><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268765v1" TargetMode="External"/><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110201v1" TargetMode="External"/><Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806957v1" TargetMode="External"/><Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110212v1" TargetMode="External"/><Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808211v1" TargetMode="External"/><Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Christen" TargetMode="External"/><Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie R&#233;gnier" TargetMode="External"/><Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807955v1" TargetMode="External"/><Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384087v1" TargetMode="External"/><Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C Hume" TargetMode="External"/><Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Pikaar" TargetMode="External"/><Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6511406" TargetMode="External"/><Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384090v1" TargetMode="External"/><Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Algostini" TargetMode="External"/><Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6384774" TargetMode="External"/><Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384095v1" TargetMode="External"/><Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5041070" TargetMode="External"/><Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384112v1" TargetMode="External"/><Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C. Hume" TargetMode="External"/><Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4061797" TargetMode="External"/><Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384109v1" TargetMode="External"/><Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clayssen" TargetMode="External"/><Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073269" TargetMode="External"/><Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384100v1" TargetMode="External"/><Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073035" TargetMode="External"/><Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384097v1" TargetMode="External"/><Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4265266" TargetMode="External"/><Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794125v1" TargetMode="External"/><Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820038v1" TargetMode="External"/><Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger" TargetMode="External"/><Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>