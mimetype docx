--- v0 (2026-03-18)
+++ v1 (2026-05-14)
@@ -1153,209 +1153,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825031v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special biserial algebras with no outer derivations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological invariants of piecewise hereditary algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 125 (1), pp.83-98. </w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 363 (4), pp.2143--2170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4064/cm125-1-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2010-05185-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611234v1</w:t>
+                <w:t xml:space="preserve">hal-00131235v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological invariants of piecewise hereditary algebras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Special biserial algebras with no outer derivations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Assem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 363 (4), pp.2143--2170. </w:t>
+              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 125 (1), pp.83-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2010-05185-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4064/cm125-1-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131235v4</w:t>
+                <w:t xml:space="preserve">hal-00611234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degrees of irreducible morphisms and finite-representation type</w:t>
               </w:r>
@@ -2383,51 +2383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Assem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Meur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992364v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Ribeiro Alvares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Castonguay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanise Carinieri Pierin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm7913-12-2019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361334v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmathj/haaa014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488814v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2020.106394" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088573v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chaio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Trepode" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2018.04.013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314227v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bustamante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dionne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm7511-3-2018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314228v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JNCG/341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-018-9781-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2018.297.405" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825031v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo N. Marcos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2017.02.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm125-1-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131235v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2010-05185-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdq104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123561v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927870902915798" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325669v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927870902897939" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310452v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2009.08.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123559v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498808002850" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097962v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.03.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007672v4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2006.10.035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004477v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02361409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Assem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Meur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992364v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Ribeiro Alvares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Castonguay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanise Carinieri Pierin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm7913-12-2019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361334v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmathj/haaa014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488814v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2020.106394" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088573v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chaio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Trepode" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2018.04.013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314227v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bustamante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dionne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm7511-3-2018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314228v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JNCG/341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-018-9781-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2018.297.405" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825031v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo N. Marcos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2017.02.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131235v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2010-05185-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm125-1-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdq104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123561v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927870902915798" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325669v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927870902897939" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310452v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2009.08.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123559v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498808002850" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097962v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.03.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007672v4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2006.10.035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004477v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02361409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>