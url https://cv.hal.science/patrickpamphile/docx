--- v0 (2026-03-07)
+++ v1 (2026-04-29)
@@ -112,420 +112,407 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses Statistiques Exploratoires de Données en Éducation : Principes, Concepts et Implémentation.Le cas de l'adaptation des primo-entrant.es en IUT après la réforme du baccalauréat et du BUT</w:t>
+                <w:t xml:space="preserve">Analyser des différences entre groupes à partir de données multivariées structurées : une approche non paramétrique fondée sur la MMD à noyau additif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhia El Haq Ouerfelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 47 (3), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375594v2</w:t>
+                <w:t xml:space="preserve">hal-05604167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of fatigue criteria through Positive Unlabeled Learning</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses Statistiques Exploratoires de Données en Éducation : Principes, Concepts et Implémentation.Le cas de l'adaptation des primo-entrant.es en IUT après la réforme du baccalauréat et du BUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.14452⟩</w:t>
+              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1119635ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324629v1</w:t>
+                <w:t xml:space="preserve">hal-04375594v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk bounds for PU learning under Selected At Random assumption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Construction of fatigue criteria through Positive Unlabeled Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Bristiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Dinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (1), pp.101-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.14452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526889v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude exploratoire sur le rôle de l’intelligence émotionnelle dans un dispositif d’accompagnement de primo-entrant.es à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -557,209 +544,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence émotionnelle et stratégies d’apprentissage des primo-entrants à l’Université</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+                <w:t xml:space="preserve">Risk bounds for PU learning under Selected At Random assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (107), pp.1-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565982v1</w:t>
+                <w:t xml:space="preserve">hal-03526889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie d’évaluation d’un dispositif d’aide aux primo-entrants à l’université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intelligence émotionnelle et stratégies d’apprentissage des primo-entrants à l’Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (1), pp.3873. </w:t>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ripes.3873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18162/fp.2023.844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03837473v1</w:t>
+                <w:t xml:space="preserve">hal-04565982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis Of Real-Life Multi-Input Loading Histories For The Reliable Design Of Vehicle Chassis</w:t>
               </w:r>
@@ -869,307 +873,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif d’accompagnement dans la transition lycée-université (IUT) : enjeux et effets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une méthodologie d’évaluation d’un dispositif d’aide aux primo-entrants à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37 (2), </w:t>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.3873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ripes.3156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ripes.3873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03174559v1</w:t>
+                <w:t xml:space="preserve">halshs-03837473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian estimation of Weibull mixture in heavily censored data setting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Ducros</w:t>
+                <w:t xml:space="preserve">Un dispositif d’accompagnement dans la transition lycée-université (IUT) : enjeux et effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.08.008⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.3156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645618v1</w:t>
+                <w:t xml:space="preserve">halshs-03174559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bayesian estimation of Weibull mixture in heavily censored data setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Probabilistic modeling of S-N curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1179,755 +1274,755 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition vers l'approche par compétences : la perception des enseignants dans la mise en place du BUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystème de formations : pour quelles transformation(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Questions de Pédagogies dans l'Enseignement Supérieur, May 2025, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier et comprendre les difficultés d'adaptation des primo entrantes à l'université : utilisation d'une méthode mixte quantitative-qualitative avec des méthodes statistiques d'apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport d'étonnement comme outil pédagogique d’accompagnement pour faciliter l'acculturation des primo-entrants à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Se construire en tant qu’apprenant·e au sein de l’enseignement supérieur : quels dispositifs pour favoriser un processus de trans-formation, acculturation et émancipation chez les primo-arrivant·es et adultes en reprise d’études ? ». Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Catholique de Paris, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif d’accompagnement des primo-entrants intégré à la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Accompagner la réussite de l’étudiant de l’enseignement supérieur au sein des pratiques enseignantes et du programme de cours : une approche intégrée de la réussite étudiante." Colloque AIPU.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2 et EHESP, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rates for Positive-Unlabeled learning under Selected At Random assumption: sensitivity analysis with respect to propensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp&amp;RFIAP 2022 - Conférence sur l'Apprentissage automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude exploratoire sur le lien entre intelligence émotionnelle et stratégies d’apprentissage des primo-arrivants à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Colloque Questions de Pédagogie dans l’Enseignement Supérieur QPES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universite La Rochelle, Jan 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue Data-Based Design: statistical methods for the identification of critical zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bristiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Dinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIA Simulation Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis Of Real-Life Multi-Input Loading Histories For The Reliable Design Of Vehicle Chassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Baroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1982,1373 +2077,1373 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue Design 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de zones critiques pour le dimensionnement en fatigue d'une pièce mécanique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintien en conditions opérationnelles d'une flotte de véhicules : estimation du besoin en pièce de rechange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-congrès 2020 Lambda λµ22 - 22e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Le Havre / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121282v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels critères considérer pour évaluer un dispositif d’aide aux primo-entrants à l’université ? Le cas d’ateliers de méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium, 32ème colloque de l’ADMEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADMEE, Jan 2020, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien en conditions opérationnelles d'une flotte de véhicules : estimation du besoin en pièce de rechange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de zones critiques pour le dimensionnement en fatigue d'une pièce mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bristiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Dinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-congrès 2020 Lambda λµ22 - 22e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Le Havre / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080355v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de zones critiques pour le dimensionnement en fatigue d'une pièce mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Dinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bristiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFdS2020 - 52èmes Journées de Statistiques de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de zones critiques pour le dimensionnement en fatigue d'une pièce mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Keribin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Bristiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Dinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude croisée pour identifier les facteurs d’échec/réussite au semestre 1 afin d’aider les étudiants dans leurs apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Depoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Colloque de l'ADMEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie pour une réflexion commune sur les difficultés des primo-entrants dans le supérieur et l'adaptation des pratiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université Saison_2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter le transfert pour améliorer les apprentissages et la réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche AIPU-PARE "La recherche au service de l’enseignement et de l’apprentissage dans le supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the battery state of charge: a switching Markov state-space model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Kalawoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Biletska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Montaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO'2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifiability of a Switching Markov State-Space Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Kalawoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the battery state of charge: A Switching Markov State-Space Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Kalawoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Biletska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Montaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2015 - The 23rd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurasip, Aug 2015, Nice, France. pp.1950-1954, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01888103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèlisation statistique des données de fatigues matériau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Fouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">lambdalu18-IMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, ?, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic modelling of SN curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Fouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S2MRSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3358,366 +3453,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les primo-entrants dans leur acculturation à l'université par la rédaction d'un rapport d'étonnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude AIPU Section France, Nov 2023, Université Paris-Saclay, Campus Vallée, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les primo-entrants dans leur acculturation à l'université par la rédaction d'un rapport d'étonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude AIPU Section France, Nov 2023, Université Paris-Saclay, Campus Vallée, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Saclay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rates for PU learning under the SAR assumption: influence of propensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp&amp;RFIAP 2022 - Conférence sur l'Apprentissage automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3727,111 +3822,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d’études quantitatives pour des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, 978-2-343-10803-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3841,188 +3936,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation d'un dispositif d'accompagnement méthodologique d'étudiants primoentrants à l'université : une lecture par profils et postures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la réussite étudiante : une comparaison méthodologique entre régression multiple et analyse par profils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable fatigue design of personal vehicle chassis parts from multi-input loads and unsupervised statistical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Baroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4044,391 +4139,391 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Estimations for Weibull Competing Risk Model with Masked Causes and Heavily Censored Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410489v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie d'évaluation d'un dispositif d'aide aux primoentrants à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance cost forecasting for a fleet of vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal processing by switching Markov state-space models: Estimation of the state of charge of an electric battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Kalawoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4575,51 +4670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04375594v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119635ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04324629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coudray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bristiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dinis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14452" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.844" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3873" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Baroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ducros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.08.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fouchereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.04.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Klein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489836v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Ramage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121282v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363710v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03079350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Depoutot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kalawoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Biletska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362724" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fouchereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gallezot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091591v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02410489v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05604167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia El Haq Ouerfelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04375594v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119635ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04324629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coudray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bristiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dinis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14452" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.844" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Baroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3873" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ducros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.08.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fouchereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.04.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Klein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489836v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Ramage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03079350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Depoutot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kalawoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Biletska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362724" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fouchereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gallezot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091591v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02410489v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>