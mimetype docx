--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -112,407 +112,420 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser des différences entre groupes à partir de données multivariées structurées : une approche non paramétrique fondée sur la MMD à noyau additif</w:t>
+                <w:t xml:space="preserve">Analyses Statistiques Exploratoires de Données en Éducation : Principes, Concepts et Implémentation.Le cas de l'adaptation des primo-entrant.es en IUT après la réforme du baccalauréat et du BUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 47 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1119635ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604167v1</w:t>
+                <w:t xml:space="preserve">hal-04375594v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses Statistiques Exploratoires de Données en Éducation : Principes, Concepts et Implémentation.Le cas de l'adaptation des primo-entrant.es en IUT après la réforme du baccalauréat et du BUT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction of fatigue criteria through Positive Unlabeled Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bristiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Dinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1119635ar⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (1), pp.101-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.14452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375594v2</w:t>
+                <w:t xml:space="preserve">hal-04324629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of fatigue criteria through Positive Unlabeled Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Risk bounds for PU learning under Selected At Random assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bristiel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (107), pp.1-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324629v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude exploratoire sur le rôle de l’intelligence émotionnelle dans un dispositif d’accompagnement de primo-entrant.es à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -544,226 +557,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk bounds for PU learning under Selected At Random assumption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Massart</w:t>
+                <w:t xml:space="preserve">Intelligence émotionnelle et stratégies d’apprentissage des primo-entrants à l’Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2023.844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526889v1</w:t>
+                <w:t xml:space="preserve">hal-04565982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence émotionnelle et stratégies d’apprentissage des primo-entrants à l’Université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une méthodologie d’évaluation d’un dispositif d’aide aux primo-entrants à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (3), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.3873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/fp.2023.844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ripes.3873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565982v1</w:t>
+                <w:t xml:space="preserve">halshs-03837473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis Of Real-Life Multi-Input Loading Histories For The Reliable Design Of Vehicle Chassis</w:t>
               </w:r>
@@ -873,398 +869,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie d’évaluation d’un dispositif d’aide aux primo-entrants à l’université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un dispositif d’accompagnement dans la transition lycée-université (IUT) : enjeux et effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 38 (1), pp.3873. </w:t>
+              <w:t xml:space="preserve">, 2021, 37 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ripes.3873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ripes.3156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03837473v1</w:t>
+                <w:t xml:space="preserve">halshs-03174559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif d’accompagnement dans la transition lycée-université (IUT) : enjeux et effets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+                <w:t xml:space="preserve">Bayesian estimation of Weibull mixture in heavily censored data setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ripes.3156⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03174559v1</w:t>
+                <w:t xml:space="preserve">hal-01645618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian estimation of Weibull mixture in heavily censored data setting</w:t>
-[...40 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic modeling of S-N curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.08.008⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Rémy Fouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1274,755 +1179,755 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition vers l'approche par compétences : la perception des enseignants dans la mise en place du BUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystème de formations : pour quelles transformation(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Questions de Pédagogies dans l'Enseignement Supérieur, May 2025, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier et comprendre les difficultés d'adaptation des primo entrantes à l'université : utilisation d'une méthode mixte quantitative-qualitative avec des méthodes statistiques d'apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport d'étonnement comme outil pédagogique d’accompagnement pour faciliter l'acculturation des primo-entrants à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Clavel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Se construire en tant qu’apprenant·e au sein de l’enseignement supérieur : quels dispositifs pour favoriser un processus de trans-formation, acculturation et émancipation chez les primo-arrivant·es et adultes en reprise d’études ? ». Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Catholique de Paris, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif d’accompagnement des primo-entrants intégré à la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Accompagner la réussite de l’étudiant de l’enseignement supérieur au sein des pratiques enseignantes et du programme de cours : une approche intégrée de la réussite étudiante." Colloque AIPU.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2 et EHESP, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rates for Positive-Unlabeled learning under Selected At Random assumption: sensitivity analysis with respect to propensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp&amp;RFIAP 2022 - Conférence sur l'Apprentissage automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude exploratoire sur le lien entre intelligence émotionnelle et stratégies d’apprentissage des primo-arrivants à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Colloque Questions de Pédagogie dans l’Enseignement Supérieur QPES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universite La Rochelle, Jan 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue Data-Based Design: statistical methods for the identification of critical zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bristiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coudray</w:t>
+                <w:t xml:space="preserve">Miguel Dinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIA Simulation Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis Of Real-Life Multi-Input Loading Histories For The Reliable Design Of Vehicle Chassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Baroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2077,1373 +1982,1373 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue Design 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien en conditions opérationnelles d'une flotte de véhicules : estimation du besoin en pièce de rechange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de zones critiques pour le dimensionnement en fatigue d'une pièce mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bristiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Dinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-congrès 2020 Lambda λµ22 - 22e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Le Havre / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080355v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels critères considérer pour évaluer un dispositif d’aide aux primo-entrants à l’université ? Le cas d’ateliers de méthodologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintien en conditions opérationnelles d'une flotte de véhicules : estimation du besoin en pièce de rechange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium, 32ème colloque de l’ADMEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE, Jan 2020, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">E-congrès 2020 Lambda λµ22 - 22e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Le Havre / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363710v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de zones critiques pour le dimensionnement en fatigue d'une pièce mécanique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Keribin</w:t>
+                <w:t xml:space="preserve">Quels critères considérer pour évaluer un dispositif d’aide aux primo-entrants à l’université ? Le cas d’ateliers de méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-congrès 2020 Lambda λµ22 - 22e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Le Havre / Virtual, France</w:t>
+              <w:t xml:space="preserve">Symposium, 32ème colloque de l’ADMEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE, Jan 2020, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121282v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de zones critiques pour le dimensionnement en fatigue d'une pièce mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coudray</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Miguel Dinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bristiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFdS2020 - 52èmes Journées de Statistiques de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de zones critiques pour le dimensionnement en fatigue d'une pièce mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bristiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Dinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude croisée pour identifier les facteurs d’échec/réussite au semestre 1 afin d’aider les étudiants dans leurs apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Depoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Colloque de l'ADMEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie pour une réflexion commune sur les difficultés des primo-entrants dans le supérieur et l'adaptation des pratiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université Saison_2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter le transfert pour améliorer les apprentissages et la réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche AIPU-PARE "La recherche au service de l’enseignement et de l’apprentissage dans le supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the battery state of charge: a switching Markov state-space model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Kalawoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Biletska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Montaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO'2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifiability of a Switching Markov State-Space Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Kalawoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the battery state of charge: A Switching Markov State-Space Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Kalawoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Biletska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Montaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2015 - The 23rd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurasip, Aug 2015, Nice, France. pp.1950-1954, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01888103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèlisation statistique des données de fatigues matériau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Fouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">lambdalu18-IMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, ?, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic modelling of SN curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Fouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S2MRSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3453,1077 +3358,1290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les primo-entrants dans leur acculturation à l'université par la rédaction d'un rapport d'étonnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Clavel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude AIPU Section France, Nov 2023, Université Paris-Saclay, Campus Vallée, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les primo-entrants dans leur acculturation à l'université par la rédaction d'un rapport d'étonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude AIPU Section France, Nov 2023, Université Paris-Saclay, Campus Vallée, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Saclay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rates for PU learning under the SAR assumption: influence of propensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp&amp;RFIAP 2022 - Conférence sur l'Apprentissage automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entrée à l'université : représentations de l'autonomie et décalages entre étudiantes et enseignantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accompagnement à la réussite des personnes étudiantes dans l'enseignement supérieur : des regards multiples.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réalisation d’études quantitatives pour des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le projet : les pratiques en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, 978-2-343-10803-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation d'un dispositif d'accompagnement méthodologique d'étudiants primoentrants à l'université : une lecture par profils et postures</w:t>
+                <w:t xml:space="preserve">Analyser des différences entre groupes à partir de données multivariées structurées : une approche non paramétrique fondée sur la MMD à noyau additif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhia El Haq Ouerfelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253223v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la réussite étudiante : une comparaison méthodologique entre régression multiple et analyse par profils</w:t>
+                <w:t xml:space="preserve">Appropriation d'un dispositif d'accompagnement méthodologique d'étudiants primoentrants à l'université : une lecture par profils et postures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05091591v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable fatigue design of personal vehicle chassis parts from multi-input loads and unsupervised statistical analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre la réussite étudiante : une comparaison méthodologique entre régression multiple et analyse par profils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375447v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Estimations for Weibull Competing Risk Model with Masked Causes and Heavily Censored Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable fatigue design of personal vehicle chassis parts from multi-input loads and unsupervised statistical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Baroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410489v3</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie d'évaluation d'un dispositif d'aide aux primoentrants à l'université</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian Estimations for Weibull Competing Risk Model with Masked Causes and Heavily Censored Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089701v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410489v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance cost forecasting for a fleet of vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Ducros</w:t>
+                <w:t xml:space="preserve">Une méthodologie d'évaluation d'un dispositif d'aide aux primoentrants à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055175v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maintenance cost forecasting for a fleet of vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pamphile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Signal processing by switching Markov state-space models: Estimation of the state of charge of an electric battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Kalawoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pamphile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4670,51 +4788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05604167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia El Haq Ouerfelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04375594v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119635ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04324629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coudray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bristiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dinis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14452" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.844" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Baroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3873" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ducros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.08.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fouchereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.04.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Klein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489836v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Ramage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03079350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Depoutot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kalawoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Biletska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362724" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fouchereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gallezot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091591v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02410489v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04375594v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119635ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04324629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coudray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bristiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dinis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14452" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.844" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3873" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Baroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ducros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.08.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fouchereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.04.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Olivier Klein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489836v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Ramage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121282v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03079350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Depoutot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kalawoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Biletska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362724" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fouchereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gallezot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184771v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05604167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia El Haq Ouerfelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091591v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02410489v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149641v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>