--- v0 (2026-03-20)
+++ v1 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Poncet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géographe, docteur HDR, Co-directeur du Projet GéoMaths du PEPER Maths-VivES, chercheur associé au laboratoire Médiations, Sorbonne Université, Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis géographe, docteur habilité à diriger des recherches, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">créateur de l’intelligence spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2017, 319 p.), une manière d’envisager et de pratiquer la géographie selon trois perspectives complémentaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">une technologie qui théorise les moyens d’action par l’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (les techniques) en se fondant sur la pensée géographique (science et savoirs) ;– </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">une théorie unifiée de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, articulant notamment ses deux principaux points de vue, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">sur les espaces et sur les spatialités ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">une manière de définir la géographie, dans le sens le plus large et le plus inclusif, ouvert à toutes les pratiques du métier de géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (cf. avec Vilaça, 2021 : « Profession : géographe », in Michon & Pitte (dir.) À quoi sert la géographie ?, PUF, p. 235-240).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À partir de la mi-2024, je co-dirige avec Bertarnd Maury (Laboratoire de mathématiques d'Orsay) le projte ciblé GéoMtahs du PEPR Maths VivES (Mathématiques pour le Vivant, l’Environnement, la Société).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis le milieu des années 2000 j’ai eu </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">une activité de chercheur et d’enseignant universitaire d’une part, et de créateur d’entreprises, de consultant et de cartographe et communicant d’autre part.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cette double identité est au fondement de mon travail sur l’intelligence spatiale, comme manière d’établir un échange équilibré entre le monde de la pensée et celui de l’action (cf. « La géographie en vente libre ! De la géographie à l’intelligence spatiale », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série : À quoi servent les sciences humaines (II), novembre 2010, pp. 139-150). Un échange qui se traduit aussi dans de nombreuses productions de vulgarisation, notamment radiophoniques (cf. la série « </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de la géographie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » [</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.radiofrance.fr/franceculture/podcasts/le-temps-de-la-geographie-multidiffusion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], France culture).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon cursus académique m’a conduit à travailler sur des sujets assez variés, comme notamment </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme et la violence à Rio de Janeiro (maîtrise, 1996, 365 p.), l’avenir du tourisme (DEA, 1997 : Éléments pour une futurologie géohistorique du tourisme, 125 p.), la conservation comme fonction sociale majeure et le rôle qu’y tient le tourisme (thèse, 2002 : L’Australie du tourisme ou la société de conservation, 377 p.), ou encore la théorie de la géographie et de l’espace des sociétés (HDR, 2020 : L’origine des espaces. De l’intelligence spatiale à la géographie fondamentale, 312 p.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai en outre accordé une place relativement importante dans mes recherches aux thématiques de la ville, du tourisme et du patrimoine comme moyens d’explorer le social et ses mécanismes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces dernières années j’ai développé en parallèle de mes travaux de géographie une réflexion avec groupe Dulac </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une science du social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Dulac, 2022, CNRS Éditions 351 p.). Cet ouvrage collectif, co-écrit par sept auteurs, intègre notement les propositions épistémologiques et théoriques j'avais développé en tout ou partie dans mes travaux travaux précédents, et notamment :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formalisme (ou modèle) bilantiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : bilan spatial, bilan social et bilan temporel ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le schéma théorique de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> comme tension entre la pensée et l'action et fondement de la technologhie  (intelligence spatiale, intelligence sociale).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le modèle </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">khaldunien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour un épistmologie socio-histoirique des sciences, une proposition alternative à la théorie des paradigmes de Thomas Kuhn.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches se structurent autour de quatre pôles complémentaires, regroupés en deux ensembles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence spatiale, comme théorie de la dimension spatiale du social (&amp;quot;le&amp;quot; spatial), notamment via le concept du bilan spatial :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– la théorie des espaces, formes de l’existence spatiale des sociétés, avec en son cœur la notion de liquidité spatiale ; un travail théorique au résultat désormais stabilisé ;– la théorie des spatialités, c’est-à-dire de la dimension spatiale des actions humaines, structurée par l’importance relative des (inter)médiations ; un travail que j’approfondis dans le cadre du laboratoire Médiations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie, comme description performative du monde :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– la géographie au sens littéral, pratique réflexive de la description des réalités, virtualités et actualisation géographiques, déjà pratiquée dans divers contextes et publications (Lévy dir., 2008 : L’invention du monde ; blog scientifique du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Olivier Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dollfus.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]…) et que je développe désormais sur le long terme ;– la cartographie, et plus généralement la pratique réflexive de la représentation géographique, que l’on pourrait appeler « pragmatique de la cartographie » ; une activité professionnelle de production et de recherche théorique depuis de nombreuses années (cf. avec Lévy et Tricoire, 2004 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carte, enjeu contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; 2015 : « ‘My’Maps? On Maps and their Authors », in LÉVY Jacques (ed.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cartographic Turn, Mapping and Spatial Challenge in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, chap. 12, pp. 253-271.), et une activité de communication spatiale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une science du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Moullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.331, 2017, Espace et Territoires, 978-2-7535-5535-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Éric Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.408, 2008, 9782724610413. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.levy.2008.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte, enjeu contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 8036, 2004, La documentation photographique, 3303331280361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession : géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert la géographie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-13-083341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘My’ Maps? On Maps and their Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A cartographic turn. Mapping and the Spatial Challenge in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, 2016, 9782940222704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage contemporain des musées. Archipoles mondiales et dissémination muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tobelem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux musées, nouvelles ères urbaines, nouvelles mobilités touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’“espace-guidé” de Rio de Janeiro. Études géographiques en miroir d'un espace touristique et de ses guides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les guides imprimés du XVIe au XXe siècle. Ville, paysages, voyages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, 2000, 978-2-7011-2738-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux espaces du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tobelem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France dorée, France rouillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal, une espèce en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du papyrus à Open Street Map. Instrument, objet média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville mise à nu par ses cartogrammes, même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visões do Mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.8448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme mondialisé : un bilan spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tobelem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie en vente libre ! De la géographie à l’intelligence spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, #10, pp.139-150. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence des Aliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (6), pp.139-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte dit-elle le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1529, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture, une arme de constructions massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde comme vous ne l'avez jamais vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Hurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1529, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metromapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractured space: a geographical reflection on the digital divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ripert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1), pp.19-29. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10708-007-9050-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, douce violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte non fidèle à la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCM : Vive la Culture en plein champ !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance de l’art (cartographique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Hurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène et la carte magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rézones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirez une carte « Chance » !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculteur est un urbain qui prend beaucoup de place, et parfois trop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échelonnage intégral, ou l’avènement du cartographe paparazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fond de carte pour l’Australie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine national à la “société de conservation“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantaisie réticulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Australie du tourisme : cultiver le patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le pavage territorial, les réseaux de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cart)origami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte des primaires, mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte du Monde2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et le plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte perforée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si l’Europe des villes nous était comptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “aires culturelles” face à la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujet n° 2 : correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australie, petit espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (113), pp.95-110. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tigr.2003.1450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes européennes, analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opération Isidore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydney et les Jeux Olympiques ou le complexe de Cendrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population (géographie de la)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Géographie et de l’espace des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Géographie et de l’espace des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Géographie et de l’espace des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Géographie et de l’espace des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lussault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Géographie et de l’espace des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Géographie et de l’espace des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Géographie et de l’espace des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine des espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Lille, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03923819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession : géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the heck is happening in Cabo Delgado?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’il se passe vraiment au Cabo Delgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que se passe-t-il donc à Cabo Delgado ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La géographie, ça sert d’abord à mieux lire son journal !”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ripert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geodynamics of pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géodynamique des pandémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville curative, ville délétère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville mise à nu par ses cartogrammes, même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIDOLON 2014 Symposium "Mapping Urban Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Québec, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi servent (vraiment) les musées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tobelem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Musées, nouvelles ères urbaines, nouvelles mobilités touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREST, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Design (Keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Latsis EPFL 2011 "Mapping Ethics. New trends in Cartography and Social Responsability."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Apr 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydney, Mumbai, villes d’Asie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ripert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès du Réseau-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Asie, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’“espace-guidé” de Rio de Janeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les guides imprimés du XVIe au XXe siècle. Ville, paysages, voyages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distances mathématiques, distances vécues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Antti Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente - Maths-Vives, des mathématiques à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Australie du tourisme ou la société de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris 7, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002PA070061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03998209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Poncet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géographe, docteur HDR, Co-directeur du Projet GéoMaths du PEPER Maths-VivES, chercheur associé au laboratoire Médiations, Sorbonne Université, Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis géographe, docteur habilité à diriger des recherches, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">créateur de l’intelligence spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2017, 319 p.), une manière d’envisager et de pratiquer la géographie selon trois perspectives complémentaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">une technologie qui théorise les moyens d’action par l’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (les techniques) en se fondant sur la pensée géographique (science et savoirs) ;– </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">une théorie unifiée de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, articulant notamment ses deux principaux points de vue, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">sur les espaces et sur les spatialités ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">une manière de définir la géographie, dans le sens le plus large et le plus inclusif, ouvert à toutes les pratiques du métier de géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (cf. avec Vilaça, 2021 : « Profession : géographe », in Michon & Pitte (dir.) À quoi sert la géographie ?, PUF, p. 235-240).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À partir de la mi-2024, je co-dirige avec Bertarnd Maury (Laboratoire de mathématiques d'Orsay) le projte ciblé GéoMtahs du PEPR Maths VivES (Mathématiques pour le Vivant, l’Environnement, la Société).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis le milieu des années 2000 j’ai eu </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">une activité de chercheur et d’enseignant universitaire d’une part, et de créateur d’entreprises, de consultant et de cartographe et communicant d’autre part.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cette double identité est au fondement de mon travail sur l’intelligence spatiale, comme manière d’établir un échange équilibré entre le monde de la pensée et celui de l’action (cf. « La géographie en vente libre ! De la géographie à l’intelligence spatiale », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série : À quoi servent les sciences humaines (II), novembre 2010, pp. 139-150). Un échange qui se traduit aussi dans de nombreuses productions de vulgarisation, notamment radiophoniques (cf. la série « </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de la géographie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » [</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.radiofrance.fr/franceculture/podcasts/le-temps-de-la-geographie-multidiffusion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], France culture).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon cursus académique m’a conduit à travailler sur des sujets assez variés, comme notamment </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme et la violence à Rio de Janeiro (maîtrise, 1996, 365 p.), l’avenir du tourisme (DEA, 1997 : Éléments pour une futurologie géohistorique du tourisme, 125 p.), la conservation comme fonction sociale majeure et le rôle qu’y tient le tourisme (thèse, 2002 : L’Australie du tourisme ou la société de conservation, 377 p.), ou encore la théorie de la géographie et de l’espace des sociétés (HDR, 2020 : L’origine des espaces. De l’intelligence spatiale à la géographie fondamentale, 312 p.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai en outre accordé une place relativement importante dans mes recherches aux thématiques de la ville, du tourisme et du patrimoine comme moyens d’explorer le social et ses mécanismes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces dernières années j’ai développé en parallèle de mes travaux de géographie une réflexion avec groupe Dulac </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une science du social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Dulac, 2022, CNRS Éditions 351 p.). Cet ouvrage collectif, co-écrit par sept auteurs, intègre notement les propositions épistémologiques et théoriques j'avais développé en tout ou partie dans mes travaux travaux précédents, et notamment :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formalisme (ou modèle) bilantiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : bilan spatial, bilan social et bilan temporel ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le schéma théorique de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> comme tension entre la pensée et l'action et fondement de la technologhie  (intelligence spatiale, intelligence sociale).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le modèle </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">khaldunien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour un épistmologie socio-histoirique des sciences, une proposition alternative à la théorie des paradigmes de Thomas Kuhn.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches se structurent autour de quatre pôles complémentaires, regroupés en deux ensembles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence spatiale, comme théorie de la dimension spatiale du social (&amp;quot;le&amp;quot; spatial), notamment via le concept du bilan spatial :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– la théorie des espaces, formes de l’existence spatiale des sociétés, avec en son cœur la notion de liquidité spatiale ; un travail théorique au résultat désormais stabilisé ;– la théorie des spatialités, c’est-à-dire de la dimension spatiale des actions humaines, structurée par l’importance relative des (inter)médiations ; un travail que j’approfondis dans le cadre du laboratoire Médiations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie, comme description performative du monde :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– la géographie au sens littéral, pratique réflexive de la description des réalités, virtualités et actualisation géographiques, déjà pratiquée dans divers contextes et publications (Lévy dir., 2008 : L’invention du monde ; blog scientifique du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Olivier Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dollfus.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]…) et que je développe désormais sur le long terme ;– la cartographie, et plus généralement la pratique réflexive de la représentation géographique, que l’on pourrait appeler « pragmatique de la cartographie » ; une activité professionnelle de production et de recherche théorique depuis de nombreuses années (cf. avec Lévy et Tricoire, 2004 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carte, enjeu contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; 2015 : « ‘My’Maps? On Maps and their Authors », in LÉVY Jacques (ed.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cartographic Turn, Mapping and Spatial Challenge in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, chap. 12, pp. 253-271.), et une activité de communication spatiale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une science du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Morsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Moullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.331, 2017, Espace et Territoires, 978-2-7535-5535-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Éric Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.408, 2008, 9782724610413. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.levy.2008.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte, enjeu contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 8036, 2004, La documentation photographique, 3303331280361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession : géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert la géographie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-13-083341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘My’ Maps? On Maps and their Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A cartographic turn. Mapping and the Spatial Challenge in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, 2016, 9782940222704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage contemporain des musées. Archipoles mondiales et dissémination muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tobelem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux musées, nouvelles ères urbaines, nouvelles mobilités touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’“espace-guidé” de Rio de Janeiro. Études géographiques en miroir d'un espace touristique et de ses guides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les guides imprimés du XVIe au XXe siècle. Ville, paysages, voyages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, 2000, 978-2-7011-2738-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux espaces du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tobelem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France dorée, France rouillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal, une espèce en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du papyrus à Open Street Map. Instrument, objet média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville mise à nu par ses cartogrammes, même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visões do Mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.8448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme mondialisé : un bilan spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tobelem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie en vente libre ! De la géographie à l’intelligence spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, #10, pp.139-150. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence des Aliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (6), pp.139-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte dit-elle le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1529, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture, une arme de constructions massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde comme vous ne l'avez jamais vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Hurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1529, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metromapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, douce violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractured space: a geographical reflection on the digital divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ripert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1), pp.19-29. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10708-007-9050-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte non fidèle à la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCM : Vive la Culture en plein champ !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance de l’art (cartographique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Hurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène et la carte magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirez une carte « Chance » !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rézones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculteur est un urbain qui prend beaucoup de place, et parfois trop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échelonnage intégral, ou l’avènement du cartographe paparazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fond de carte pour l’Australie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patrimoine national à la “société de conservation“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Australie du tourisme : cultiver le patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantaisie réticulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le pavage territorial, les réseaux de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et le plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cart)origami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte des primaires, mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte du Monde2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte perforée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “aires culturelles” face à la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujet n° 2 : correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si l’Europe des villes nous était comptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Australie, petit espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (113), pp.95-110. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tigr.2003.1450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes européennes, analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opération Isidore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydney et les Jeux Olympiques ou le complexe de Cendrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population (géographie de la)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Géographie et de l’espace des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Géographie et de l’espace des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Géographie et de l’espace des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Géographie et de l’espace des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Géographie et de l’espace des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lussault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Géographie et de l’espace des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Géographie et de l’espace des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine des espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Lille, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03923819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession : géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the heck is happening in Cabo Delgado?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’il se passe vraiment au Cabo Delgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que se passe-t-il donc à Cabo Delgado ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La géographie, ça sert d’abord à mieux lire son journal !”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ripert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geodynamics of pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géodynamique des pandémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville curative, ville délétère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Antti Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Axe Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville mise à nu par ses cartogrammes, même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIDOLON 2014 Symposium "Mapping Urban Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Québec, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi servent (vraiment) les musées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tobelem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Musées, nouvelles ères urbaines, nouvelles mobilités touristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREST, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Design (Keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Latsis EPFL 2011 "Mapping Ethics. New trends in Cartography and Social Responsability."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Apr 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydney, Mumbai, villes d’Asie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Ripert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès du Réseau-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Asie, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’“espace-guidé” de Rio de Janeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les guides imprimés du XVIe au XXe siècle. Ville, paysages, voyages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distances mathématiques, distances vécues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Antti Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente - Maths-Vives, des mathématiques à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Australie du tourisme ou la société de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris 7, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002PA070061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03998209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="798067BE"/>
+    <w:nsid w:val="05281D10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/le-temps-de-la-geographie-multidiffusion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espacestemps.net/articles/le-social-nouvel-objet-scientifique/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dollfus.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Dulac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Moullier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/pour-une-science-du-social/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Beaude" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-&#201;ric Dagorn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100031430" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.levy.2008.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tricoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vila&#231;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tobelem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8448" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997511v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4761" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ripert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-007-9050-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7XPZFHDR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998164v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.2003.1450" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998161v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941882v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923847v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923843v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998205v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Antti Maury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03998209v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002PA070061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/le-temps-de-la-geographie-multidiffusion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espacestemps.net/articles/le-social-nouvel-objet-scientifique/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dollfus.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Dulac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Moullier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/pour-une-science-du-social/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Beaude" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-&#201;ric Dagorn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100031430" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.levy.2008.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tricoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vila&#231;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tobelem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8448" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997511v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4761" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ripert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-007-9050-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7XPZFHDR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998164v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.2003.1450" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998161v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941882v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923847v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923843v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Antti Maury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03998209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002PA070061" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>